--- v2 (2026-03-29)
+++ v3 (2026-04-18)
@@ -2,94 +2,94 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\finaid_share\OCS\Tools to Estimate Cost\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5ADA3198-FEBD-4E20-9A05-1E431028E5BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="WCONtEOSrfLfMDMaj4hb+ZYyT8qBcnNsraaUPHKGQWIzV27n0dVuDZ+x6ig9I3Yf+x4oce8fOq+OAKDpJX350Q==" workbookSaltValue="7Rug6U6MV11UX/s3PWam4A==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11505687-4314-4F05-A4E5-A75E9DD95CC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="te8tErOu50UlOhEZcdFuKNb9yWa8NntlqxMLlV6TBEL5gAL70XrQXxYR5T6ztbpPnpTu0h7YUD3S88qxBC8rNg==" workbookSaltValue="Fs5Tfjzr/94d5iOKdYE9zw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="Study Away Program List" sheetId="1" r:id="rId2"/>
     <sheet name="Key" sheetId="2" r:id="rId3"/>
     <sheet name="Outside Scholarships" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Outside Scholarships'!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Study Away Program List'!$A$1:$G$80</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="285">
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Program Country</t>
   </si>
   <si>
     <t>Term</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>$1,000-$2,500</t>
   </si>
   <si>
     <t>Explanation</t>
   </si>
   <si>
     <t>Less expensive</t>
   </si>
   <si>
@@ -2029,50 +2029,118 @@
     <t>SIT Comparative European Perspectives on Conflict and Democracy</t>
   </si>
   <si>
     <t>IES Dublin: Writers Program</t>
   </si>
   <si>
     <t>CASA Granada, Spain</t>
   </si>
   <si>
     <t>IES Quito, Ecuador: Both Tracks</t>
   </si>
   <si>
     <t>IES Berlin, Germany: Both Tracks</t>
   </si>
   <si>
     <t>IES Freiburg, Germany: Both Tracks</t>
   </si>
   <si>
     <t>$2,500-$3,500</t>
   </si>
   <si>
     <t>$7,000-$8,000</t>
   </si>
   <si>
     <t>Jordan</t>
+  </si>
+  <si>
+    <t>Global Respectful Disruption Initiative (GRDI) Scholarship</t>
+  </si>
+  <si>
+    <t>Check with the organization</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Must have a U.S. address (U.S. citizenship </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>not</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> required)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Scholarships are determined, in part, based on response to a prompt about social justice and community development</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2180,51 +2248,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -2233,54 +2301,50 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2534,51 +2598,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grinnell.edu/admission/financial-aid/cost-attendance/off-campus-study" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/how-to-apply/scholarships/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsa-butler.org/scholarships-grants-financial-aid/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.borenawards.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amideast.org/our-work/education-abroad-in-the-mena/abroad-scholarships" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/scholarships-aid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lse.ac.uk/study-at-lse/study-abroad/the-general-course/scholarships-and-fees" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/program/gilman-mccain-scholarships/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fieldstudies.org/admissions/aid/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fundforeducationabroad.org/scholarships/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabroad.org/application-and-fees/scholarships/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iie.org/programs/freeman-asia/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suabroad.syr.edu/grants-and-aid/grants-aid-for-visiting-students/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/scholarships-grants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aatj.org/japan-bridging-scholarships/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/financial-services/scholarships/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/admissions-aid/financing-your-study-abroad/scholarships-grants/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/how-to-apply/scholarships/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsa-butler.org/scholarships-grants-financial-aid/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.borenawards.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amideast.org/our-work/education-abroad-in-the-mena/abroad-scholarships" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/scholarships-aid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lse.ac.uk/study-at-lse/study-abroad/the-general-course/scholarships-and-fees" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/program/gilman-mccain-scholarships/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fieldstudies.org/admissions/aid/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fundforeducationabroad.org/scholarships/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabroad.org/application-and-fees/scholarships/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iie.org/programs/freeman-asia/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suabroad.syr.edu/grants-and-aid/grants-aid-for-visiting-students/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/scholarships-grants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalrdsummit.com/grdi-scholarship/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aatj.org/japan-bridging-scholarships/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/financial-services/scholarships/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/admissions-aid/financing-your-study-abroad/scholarships-grants/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:B16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="97.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="3" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
     </row>
@@ -2715,70 +2779,70 @@
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3">
         <v>5</v>
       </c>
       <c r="F3" s="18">
         <v>2500</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="4" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="21" t="s">
+      <c r="B4" t="s">
         <v>268</v>
       </c>
-      <c r="C4" s="21" t="s">
+      <c r="C4" t="s">
         <v>281</v>
       </c>
-      <c r="D4" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="21">
+      <c r="D4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4">
         <v>1</v>
       </c>
-      <c r="F4" s="22">
-[...2 lines deleted...]
-      <c r="G4" s="22">
+      <c r="F4" s="18">
+        <v>0</v>
+      </c>
+      <c r="G4" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>230</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5" s="18">
         <v>0</v>
       </c>
       <c r="G5" s="18">
         <v>0</v>
       </c>
@@ -4026,70 +4090,70 @@
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" t="s">
         <v>156</v>
       </c>
       <c r="D60" t="s">
         <v>4</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60" s="18">
         <v>0</v>
       </c>
       <c r="G60" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="21" t="s">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
         <v>154</v>
       </c>
-      <c r="B61" s="21" t="s">
+      <c r="B61" t="s">
         <v>270</v>
       </c>
-      <c r="C61" s="21" t="s">
+      <c r="C61" t="s">
         <v>271</v>
       </c>
-      <c r="D61" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E61" s="21">
+      <c r="D61" t="s">
+        <v>4</v>
+      </c>
+      <c r="E61">
         <v>1</v>
       </c>
-      <c r="F61" s="22">
-[...2 lines deleted...]
-      <c r="G61" s="22">
+      <c r="F61" s="18">
+        <v>0</v>
+      </c>
+      <c r="G61" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>135</v>
       </c>
       <c r="B62" t="s">
         <v>136</v>
       </c>
       <c r="C62" t="s">
         <v>137</v>
       </c>
       <c r="D62" t="s">
         <v>4</v>
       </c>
       <c r="E62">
         <v>2</v>
       </c>
       <c r="F62" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G62" s="18">
         <v>0</v>
       </c>
@@ -4619,55 +4683,55 @@
       <c r="B8" s="8">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:D28"/>
+  <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.85546875" customWidth="1"/>
     <col min="2" max="3" width="41.28515625" customWidth="1"/>
     <col min="4" max="4" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A2" s="11" t="s">
@@ -4731,290 +4795,305 @@
       </c>
       <c r="B6" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>183</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>184</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>170</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
-        <v>187</v>
+        <v>282</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>191</v>
+        <v>284</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>142</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
         <v>190</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B10" s="10" t="s">
         <v>194</v>
       </c>
-      <c r="C9" s="10" t="s">
+      <c r="C10" s="10" t="s">
         <v>193</v>
       </c>
-      <c r="D9" s="10" t="s">
+      <c r="D10" s="10" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="90" x14ac:dyDescent="0.25">
-      <c r="A10" s="11" t="s">
+    <row r="11" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+      <c r="A11" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="B10" s="14" t="s">
+      <c r="B11" s="14" t="s">
         <v>197</v>
       </c>
-      <c r="C10" s="10" t="s">
+      <c r="C11" s="10" t="s">
         <v>196</v>
       </c>
-      <c r="D10" s="10" t="s">
+      <c r="D11" s="10" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="60" x14ac:dyDescent="0.25">
-      <c r="A11" s="11" t="s">
+    <row r="12" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A12" s="11" t="s">
         <v>199</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B12" s="10" t="s">
         <v>215</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="C12" s="10" t="s">
         <v>200</v>
       </c>
-      <c r="D11" s="14" t="s">
+      <c r="D12" s="14" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="75" x14ac:dyDescent="0.25">
-      <c r="A12" s="11" t="s">
+    <row r="13" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
         <v>202</v>
       </c>
-      <c r="B12" s="14" t="s">
+      <c r="B13" s="14" t="s">
         <v>203</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C13" s="10" t="s">
         <v>205</v>
       </c>
-      <c r="D12" s="14" t="s">
+      <c r="D13" s="14" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="90" x14ac:dyDescent="0.25">
-      <c r="A13" s="11" t="s">
+    <row r="14" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
         <v>206</v>
       </c>
-      <c r="B13" s="14" t="s">
+      <c r="B14" s="14" t="s">
         <v>207</v>
       </c>
-      <c r="C13" s="10" t="s">
+      <c r="C14" s="10" t="s">
         <v>208</v>
       </c>
-      <c r="D13" s="14" t="s">
+      <c r="D14" s="14" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="60" x14ac:dyDescent="0.25">
-      <c r="A14" s="11" t="s">
+    <row r="15" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
         <v>210</v>
       </c>
-      <c r="B14" s="14" t="s">
+      <c r="B15" s="14" t="s">
         <v>211</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="C15" s="10" t="s">
         <v>212</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D15" s="14" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="45" x14ac:dyDescent="0.25">
-      <c r="A15" s="11" t="s">
+    <row r="16" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
         <v>250</v>
       </c>
-      <c r="B15" s="14" t="s">
+      <c r="B16" s="14" t="s">
         <v>251</v>
       </c>
-      <c r="C15" s="10" t="s">
+      <c r="C16" s="10" t="s">
         <v>208</v>
       </c>
-      <c r="D15" s="14" t="s">
+      <c r="D16" s="14" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="60" x14ac:dyDescent="0.25">
-      <c r="A16" s="11" t="s">
+    <row r="17" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
         <v>253</v>
       </c>
-      <c r="B16" s="14" t="s">
+      <c r="B17" s="14" t="s">
         <v>254</v>
       </c>
-      <c r="C16" s="10" t="s">
+      <c r="C17" s="10" t="s">
         <v>255</v>
       </c>
-      <c r="D16" s="14" t="s">
+      <c r="D17" s="14" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="75" x14ac:dyDescent="0.25">
-      <c r="A17" s="11" t="s">
+    <row r="18" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
         <v>214</v>
       </c>
-      <c r="B17" s="14" t="s">
+      <c r="B18" s="14" t="s">
         <v>216</v>
       </c>
-      <c r="C17" s="10" t="s">
+      <c r="C18" s="10" t="s">
         <v>217</v>
       </c>
-      <c r="D17" s="14" t="s">
+      <c r="D18" s="14" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="45" x14ac:dyDescent="0.25">
-      <c r="A18" s="11" t="s">
+    <row r="19" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
         <v>219</v>
       </c>
-      <c r="B18" s="14" t="s">
+      <c r="B19" s="14" t="s">
         <v>220</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="C19" s="10" t="s">
         <v>221</v>
       </c>
-      <c r="D18" s="10" t="s">
+      <c r="D19" s="10" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="75" x14ac:dyDescent="0.25">
-      <c r="A19" s="11" t="s">
+    <row r="20" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
         <v>222</v>
       </c>
-      <c r="B19" s="14" t="s">
+      <c r="B20" s="14" t="s">
         <v>223</v>
       </c>
-      <c r="C19" s="10" t="s">
+      <c r="C20" s="10" t="s">
         <v>224</v>
       </c>
-      <c r="D19" s="14" t="s">
+      <c r="D20" s="14" t="s">
         <v>225</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D20" s="10"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="10"/>
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="10"/>
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="10"/>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="10"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="10"/>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="10"/>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B28" s="10"/>
       <c r="C28" s="10"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:D1" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="A3" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
     <hyperlink ref="A4" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
     <hyperlink ref="A5" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
     <hyperlink ref="A6" r:id="rId5" xr:uid="{00000000-0004-0000-0300-000004000000}"/>
     <hyperlink ref="A7" r:id="rId6" xr:uid="{00000000-0004-0000-0300-000005000000}"/>
-    <hyperlink ref="A8" r:id="rId7" xr:uid="{00000000-0004-0000-0300-000007000000}"/>
-[...10 lines deleted...]
-    <hyperlink ref="A16" r:id="rId18" xr:uid="{A783351F-9233-4760-A7BB-CA742DA0CCD1}"/>
+    <hyperlink ref="A9" r:id="rId7" xr:uid="{00000000-0004-0000-0300-000007000000}"/>
+    <hyperlink ref="A10" r:id="rId8" xr:uid="{00000000-0004-0000-0300-000008000000}"/>
+    <hyperlink ref="A11" r:id="rId9" xr:uid="{00000000-0004-0000-0300-000009000000}"/>
+    <hyperlink ref="A12" r:id="rId10" xr:uid="{00000000-0004-0000-0300-00000A000000}"/>
+    <hyperlink ref="A13" r:id="rId11" xr:uid="{00000000-0004-0000-0300-00000B000000}"/>
+    <hyperlink ref="A14" r:id="rId12" xr:uid="{00000000-0004-0000-0300-00000C000000}"/>
+    <hyperlink ref="A15" r:id="rId13" xr:uid="{00000000-0004-0000-0300-00000D000000}"/>
+    <hyperlink ref="A18" r:id="rId14" xr:uid="{00000000-0004-0000-0300-00000E000000}"/>
+    <hyperlink ref="A19" r:id="rId15" xr:uid="{00000000-0004-0000-0300-00000F000000}"/>
+    <hyperlink ref="A20" r:id="rId16" xr:uid="{00000000-0004-0000-0300-000010000000}"/>
+    <hyperlink ref="A16" r:id="rId17" xr:uid="{D1A77322-97BB-423D-9A2C-15BC6033BD29}"/>
+    <hyperlink ref="A17" r:id="rId18" xr:uid="{A783351F-9233-4760-A7BB-CA742DA0CCD1}"/>
+    <hyperlink ref="A8" r:id="rId19" xr:uid="{8931443D-DE9B-4190-810F-6F8E2A9FA90D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId19"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId20"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Study Away Program List</vt:lpstr>