--- v3 (2026-04-18)
+++ v4 (2026-07-29)
@@ -2,94 +2,94 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\finaid_share\OCS\Tools to Estimate Cost\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11505687-4314-4F05-A4E5-A75E9DD95CC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="te8tErOu50UlOhEZcdFuKNb9yWa8NntlqxMLlV6TBEL5gAL70XrQXxYR5T6ztbpPnpTu0h7YUD3S88qxBC8rNg==" workbookSaltValue="Fs5Tfjzr/94d5iOKdYE9zw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80102F2E-96E0-4083-BC8B-8505C529A741}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="KK85uEaena4EuOlOIyjwqT0tD0Y46S1FUryuDPADr/QWNLL70T4ztConk/zzW9nTFbqUdpbOWePokoRQmszkSQ==" workbookSaltValue="TkoXoa9tDfsyX1IsjBiy/A==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-8820" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="Study Away Program List" sheetId="1" r:id="rId2"/>
     <sheet name="Key" sheetId="2" r:id="rId3"/>
     <sheet name="Outside Scholarships" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Outside Scholarships'!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Study Away Program List'!$A$1:$G$80</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="288">
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Program Country</t>
   </si>
   <si>
     <t>Term</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>$1,000-$2,500</t>
   </si>
   <si>
     <t>Explanation</t>
   </si>
   <si>
     <t>Less expensive</t>
   </si>
   <si>
@@ -375,53 +375,50 @@
     <t>IFSA Shanghai, China: Both Tracks</t>
   </si>
   <si>
     <t>ISEP</t>
   </si>
   <si>
     <t>ISEP Ewha Womans University in Seoul, South Korea</t>
   </si>
   <si>
     <t>Leiden</t>
   </si>
   <si>
     <t>Leiden University College</t>
   </si>
   <si>
     <t>LSE</t>
   </si>
   <si>
     <t>Academic Year</t>
   </si>
   <si>
     <t>London School of Economics (academic year only)</t>
   </si>
   <si>
     <t>Dartmouth</t>
-  </si>
-[...1 lines deleted...]
-    <t>Estimated OCS Grant for Need-Based Aid Recipients (per semester)</t>
   </si>
   <si>
     <t>Dartmouth College Engineering (academic year only)</t>
   </si>
   <si>
     <t>Wayne State</t>
   </si>
   <si>
     <t>Wayne State: Junior Year in Munich, Germany</t>
   </si>
   <si>
     <t>MBL</t>
   </si>
   <si>
     <t>Marine Biological Laboratory</t>
   </si>
   <si>
     <t>OTS</t>
   </si>
   <si>
     <t>OTS: African Ecology and Conservation</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
@@ -630,111 +627,50 @@
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>eceive a Federal Pell Grant (check the Aid by Term tab in the online financial aid office to see if you receive a Federal Pell Grant)</t>
     </r>
   </si>
   <si>
     <t>Up to $25,000</t>
   </si>
   <si>
     <t>Boren Scholarships</t>
   </si>
   <si>
     <t>January for following summer or academic year</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">•   </t>
-[...59 lines deleted...]
-      </rPr>
       <t xml:space="preserve">•   U.S. citizen
 •   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Child or spousal dependent of active duty service member
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>•   R</t>
     </r>
     <r>
       <rPr>
@@ -770,340 +706,157 @@
       </rPr>
       <t xml:space="preserve">$2,500 for semester program
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>$4,500 for academic-year program</t>
     </r>
   </si>
   <si>
+    <t>March</t>
+  </si>
+  <si>
+    <t>Freeman-ASIA</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">U.S. citizen
+      <t xml:space="preserve">Up to $3,000 for summer program
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">OCS program in Japan must be at least three months long
+      <t xml:space="preserve">Up to $5,000 for semester program
 </t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>March</t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Up to $7,000 for academic-year program</t>
+    </r>
+  </si>
+  <si>
+    <t>Fund for Education Abroad (FEA)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">U.S citizen or permanent resident
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Must currently receive need-based financial aid or demonstrate a verifiable need for financial assistance
-[...206 lines deleted...]
-      </rPr>
       <t>Scholarships are determined based on financial need, demographic factors, and/or academic plan and preparedness</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>•   Winter</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> for following summer, fall, or academic year
 </t>
     </r>
     <r>
@@ -1117,184 +870,98 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> for following spring</t>
     </r>
   </si>
   <si>
     <t>AMIDEAST scholarships</t>
   </si>
   <si>
     <t>$500-$5,000</t>
   </si>
   <si>
     <t>Check with the program</t>
   </si>
   <si>
     <t>Arcadia scholarships</t>
   </si>
   <si>
-    <r>
-[...39 lines deleted...]
-  <si>
     <t>Up to one month prior to scheduled departure</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">$500-$2,500 for semester program
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>$250-$1,000 for summer program</t>
     </r>
   </si>
   <si>
-    <r>
-[...39 lines deleted...]
-  <si>
     <t>CET scholarships</t>
   </si>
   <si>
     <t>Up to $3,000</t>
-  </si>
-[...2 lines deleted...]
-•   CET offers need-based and merit scholarships</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">October or November for spring programs
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -1325,165 +992,99 @@
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>April or May for fall programs</t>
     </r>
   </si>
   <si>
     <t>CIEE scholarships</t>
   </si>
   <si>
     <t>Generally up to $2,500</t>
   </si>
   <si>
     <t>•   April for summer and fall programs
 •   October for spring programs</t>
   </si>
   <si>
     <t>DIS scholarships</t>
-  </si>
-[...2 lines deleted...]
-•   DIS offers scholarships based on need, merit, and diversity</t>
   </si>
   <si>
     <t>•   March for summer programs
 •   April for fall programs
 •   October for spring programs</t>
   </si>
   <si>
     <t>Up to $10,000</t>
   </si>
   <si>
     <t>IES scholarships</t>
   </si>
   <si>
-    <t>•   Participate in an IES OCS program
-[...2 lines deleted...]
-  <si>
     <t>Varies</t>
   </si>
   <si>
     <t>•   March or April for summer programs
 •   May for fall or academic-year programs
 •   November for spring programs</t>
   </si>
   <si>
     <t>IFSA scholarships</t>
   </si>
   <si>
-    <t>•   Participate in an IFSA OCS program
-[...2 lines deleted...]
-  <si>
     <t>Up to $5,000 for semester or $10,000 for academic-year programs</t>
   </si>
   <si>
     <t>•   March for summer, fall, or academic-year programs
 •   October for spring programs</t>
   </si>
   <si>
     <t>SIT scholarships</t>
-  </si>
-[...44 lines deleted...]
-•   Some SIT scholarships are specific to programs or locations</t>
   </si>
   <si>
     <t>Generally up to $5,000 for semester or $3,000 for summer programs</t>
   </si>
   <si>
     <t>•   April for summer programs
 •   May for fall programs
 •   November for spring programs</t>
   </si>
   <si>
     <t>Syracuse scholarships</t>
   </si>
   <si>
-    <t>•   Participate in a Syracuse OCS program
-[...2 lines deleted...]
-  <si>
     <t>Up to $2,000</t>
   </si>
   <si>
     <t>SFS scholarships</t>
-  </si>
-[...2 lines deleted...]
-•   SFS offers only need-based scholarships</t>
   </si>
   <si>
     <t>Up to $6,000 for semester or $5,000 for summer programs</t>
   </si>
   <si>
     <t>•   February for summer programs
 •   April for fall programs
 •   September for spring programs</t>
   </si>
   <si>
     <t>General Criteria</t>
   </si>
   <si>
     <t>BSM Budapest, Hungary</t>
   </si>
   <si>
     <t>$0-$2,500</t>
   </si>
   <si>
     <t>Earlham</t>
   </si>
   <si>
     <t>AMIDEAST Rabat, Morocco: Both Tracks</t>
   </si>
   <si>
@@ -1596,54 +1197,50 @@
         <scheme val="minor"/>
       </rPr>
       <t>October for spring and summer programs</t>
     </r>
   </si>
   <si>
     <t>August and March</t>
   </si>
   <si>
     <t>March or April</t>
   </si>
   <si>
     <t>LSE scholarships</t>
   </si>
   <si>
     <t>•   Study at LSE
 •   LSE offers a scholarship based primarily on financial need</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Middlebury scholarships</t>
   </si>
   <si>
-    <t>•   Participate in a Middlebury OCS program
-[...2 lines deleted...]
-  <si>
     <t>Up to $4,000</t>
   </si>
   <si>
     <t>Rolling</t>
   </si>
   <si>
     <t>SEA Semester Coral Reef Conservation: Caribbean</t>
   </si>
   <si>
     <t>$1,000-$4,500</t>
   </si>
   <si>
     <t>$0-$4,500</t>
   </si>
   <si>
     <t>Japan Study at Waseda</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -1757,51 +1354,234 @@
         <scheme val="minor"/>
       </rPr>
       <t>Outside Scholarships</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> tab provides suggestions of study away-specific outside scholarships.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">If you receive need-based financial aid: 
+      <t xml:space="preserve">If you receive only merit scholarship(s): </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Students receiving only merit scholarship(s) can use their merit scholarships(s) for study away, but they will not be adjusted based on the cost of the program. The estimated grant and loan amounts in columns F and G of the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Study Away Program List</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab are for institutional need-based financial aid recipients only. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>If you receive tuition remission:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Students receiving tuition remission benefits may be limited in how they can use those for study away. Contact the Office of Financial Aid for more information.</t>
+    </r>
+  </si>
+  <si>
+    <t>More information about financial aid for study away is on the Grinnell College website.</t>
+  </si>
+  <si>
+    <t>Study Away Partner</t>
+  </si>
+  <si>
+    <t>AMIDEAST Jordan</t>
+  </si>
+  <si>
+    <t>IES Vienna, Austria: Both Tracks</t>
+  </si>
+  <si>
+    <t>Middlebury in Kazakhstan</t>
+  </si>
+  <si>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>Grinnell-in-London</t>
+  </si>
+  <si>
+    <t>SIT Comparative European Perspectives on Conflict and Democracy</t>
+  </si>
+  <si>
+    <t>IES Dublin: Writers Program</t>
+  </si>
+  <si>
+    <t>CASA Granada, Spain</t>
+  </si>
+  <si>
+    <t>IES Quito, Ecuador: Both Tracks</t>
+  </si>
+  <si>
+    <t>IES Berlin, Germany: Both Tracks</t>
+  </si>
+  <si>
+    <t>IES Freiburg, Germany: Both Tracks</t>
+  </si>
+  <si>
+    <t>$2,500-$3,500</t>
+  </si>
+  <si>
+    <t>$7,000-$8,000</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Global Respectful Disruption Initiative (GRDI) Scholarship</t>
+  </si>
+  <si>
+    <t>Check with the organization</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Must have a U.S. address (U.S. citizenship </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>not</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> required)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Scholarships are determined, in part, based on response to a prompt about social justice and community development</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">If you receive need-based financial aid from Grinnell College: 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Grinnell meets the full demonstrated need (cost of attendance minus family contribution) for all need-based financial aid applicants.
 </t>
     </r>
     <r>
       <rPr>
@@ -1916,231 +1696,488 @@
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Grant and loan amounts are estimates based on historical data. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Actual grant and loan amounts may differ.</t>
     </r>
   </si>
   <si>
-    <r>
-[...117 lines deleted...]
-    <t>Check with the organization</t>
+    <t>Estimated Study Away Grant for Need-Based Aid Recipients (per semester)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Must have a U.S. address (U.S. citizenship </t>
-[...20 lines deleted...]
-      <t xml:space="preserve"> required)
+      <t xml:space="preserve">Participate in an AMIDEAST program
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Scholarships are determined, in part, based on response to a prompt about social justice and community development</t>
-    </r>
+      <t>AMIDEAST offers need-based and blog abroad scholarships for in-person programs</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Participate in an Arcadia program
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Some scholarships are specific to programs or locations</t>
+    </r>
+  </si>
+  <si>
+    <t>•    Participate in a CET program
+•   CET offers need-based and merit scholarships</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Participate in a CIEE program
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CIEE offers scholarships based on need, merit, and program or alumni status</t>
+    </r>
+  </si>
+  <si>
+    <t>•   Participate in a DIS program
+•   DIS offers scholarships based on need, merit, and diversity</t>
+  </si>
+  <si>
+    <t>•   Participate in an IES program
+•   IES offers scholarships based on need, merit, diversity, and disability status</t>
+  </si>
+  <si>
+    <t>•   Participate in an IFSA program
+•   IFSA offers scholarships based on need, merit, diversity, and for student marketing correspondents</t>
+  </si>
+  <si>
+    <t>•   Participate in a Middlebury program
+•   Preference is given to students whose home institutions' financial aid is not transferrable</t>
+  </si>
+  <si>
+    <t>•   Participate in an SIT program
+•   SIT offers scholarships based on need, merit, diversity, and alumni status
+•   Some SIT scholarships are specific to programs or locations</t>
+  </si>
+  <si>
+    <t>•   Participate in a Syracuse program
+•   Syracuse offers scholarships based on need, merit, and location</t>
+  </si>
+  <si>
+    <t>•   Participate in an SFS program
+•   SFS offers only need-based scholarships</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">U.S. citizen
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>•   Study abroad</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> program must be in a country outside of Western Europe, Canada, Australia, or New Zealand
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>•   Study abroad</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> program must be in a country where you are not a citizen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">U.S. citizen
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>•   Study abroad</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> program in Japan must be at least three months long
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">U.S citizen or permanent resident
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Must currently receive need-based financial aid or demonstrate a verifiable need for financial assistance
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Minimum GPA of 2.8
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Must have at least one term of enrollment left at home institution after completing study abroad program
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>•   Study abroad</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> program must be in one of the Freeman-ASIA specified countries
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Must have little or no experience in your program location
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Cannot be a previous recipient</t>
+    </r>
+  </si>
+  <si>
+    <t>Carleton scholarships</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Participate in an Carleton program
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>•   Based on need</t>
+    </r>
+  </si>
+  <si>
+    <t>Generally $1,000 to $4,500</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2248,51 +2285,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -2301,50 +2338,56 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2598,2502 +2641,2517 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grinnell.edu/admission/financial-aid/cost-attendance/off-campus-study" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/how-to-apply/scholarships/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsa-butler.org/scholarships-grants-financial-aid/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.borenawards.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amideast.org/our-work/education-abroad-in-the-mena/abroad-scholarships" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/scholarships-aid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lse.ac.uk/study-at-lse/study-abroad/the-general-course/scholarships-and-fees" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/program/gilman-mccain-scholarships/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fieldstudies.org/admissions/aid/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fundforeducationabroad.org/scholarships/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabroad.org/application-and-fees/scholarships/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iie.org/programs/freeman-asia/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suabroad.syr.edu/grants-and-aid/grants-aid-for-visiting-students/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/scholarships-grants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalrdsummit.com/grdi-scholarship/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aatj.org/japan-bridging-scholarships/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/financial-services/scholarships/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/admissions-aid/financing-your-study-abroad/scholarships-grants/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/how-to-apply/scholarships/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsa-butler.org/scholarships-grants-financial-aid/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.borenawards.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amideast.org/our-work/education-abroad-in-the-mena/abroad-scholarships" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/scholarships-aid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lse.ac.uk/study-at-lse/study-abroad/the-general-course/scholarships-and-fees" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/program/gilman-mccain-scholarships/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fieldstudies.org/admissions/aid/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carleton.edu/global-engagement/admissions/carleton-global-engagement-scholarship/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fundforeducationabroad.org/scholarships/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabroad.org/application-and-fees/scholarships/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iie.org/programs/freeman-asia/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suabroad.syr.edu/grants-and-aid/grants-aid-for-visiting-students/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/scholarships-grants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalrdsummit.com/grdi-scholarship/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aatj.org/japan-bridging-scholarships/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/financial-services/scholarships/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/admissions-aid/financing-your-study-abroad/scholarships-grants/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:B16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" customWidth="1"/>
-    <col min="2" max="2" width="97.42578125" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" customWidth="1"/>
+    <col min="2" max="2" width="97.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:2" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B2" s="3" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="3" spans="2:2" x14ac:dyDescent="0.25">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B3" s="4"/>
     </row>
-    <row r="4" spans="2:2" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:2" ht="29" x14ac:dyDescent="0.35">
       <c r="B4" s="5" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B5" s="4"/>
     </row>
-    <row r="6" spans="2:2" ht="60" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2" ht="58" x14ac:dyDescent="0.35">
       <c r="B6" s="5" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="4"/>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B8" s="7" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B9" s="4"/>
     </row>
-    <row r="10" spans="2:2" ht="195" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:2" ht="159.5" x14ac:dyDescent="0.35">
       <c r="B10" s="5" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B11" s="5"/>
     </row>
-    <row r="12" spans="2:2" ht="60" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:2" ht="58" x14ac:dyDescent="0.35">
       <c r="B12" s="5" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B13" s="5"/>
     </row>
-    <row r="14" spans="2:2" ht="30" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:2" ht="29" x14ac:dyDescent="0.35">
       <c r="B14" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B15" s="5"/>
     </row>
-    <row r="16" spans="2:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B16" s="6" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" display="More information about financial aid for OCS is on the Grinnell website." xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E71" sqref="E71"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.81640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="41.81640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.26953125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="22.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="21.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="58" x14ac:dyDescent="0.35">
       <c r="A1" s="15" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="F1" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="G1" s="17" t="s">
         <v>163</v>
       </c>
-      <c r="F1" s="17" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G2" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3">
         <v>5</v>
       </c>
       <c r="F3" s="18">
         <v>2500</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="C4" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4" s="18">
         <v>0</v>
       </c>
       <c r="G4" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5" s="18">
         <v>0</v>
       </c>
       <c r="G5" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6">
         <v>5</v>
       </c>
       <c r="F6" s="18">
         <v>2500</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7">
         <v>4</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8">
         <v>3</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G8" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9">
         <v>3</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G9" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
+        <v>148</v>
+      </c>
+      <c r="C10" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10">
         <v>5</v>
       </c>
       <c r="F10" s="18">
         <v>2500</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C11" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11">
         <v>3</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12">
         <v>5</v>
       </c>
       <c r="F12" s="18">
         <v>2500</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13">
         <v>5</v>
       </c>
       <c r="F13" s="18">
         <v>2500</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C14" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14">
         <v>2</v>
       </c>
       <c r="F14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15">
         <v>5</v>
       </c>
       <c r="F15" s="18">
         <v>2500</v>
       </c>
       <c r="G15" s="18" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16" t="s">
         <v>48</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16">
         <v>4</v>
       </c>
       <c r="F16" s="18" t="s">
         <v>5</v>
       </c>
       <c r="G16" s="18" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17">
         <v>3</v>
       </c>
       <c r="F17" s="18" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="G17" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18">
         <v>3</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>5</v>
       </c>
       <c r="G18" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19" t="s">
         <v>40</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="C20" t="s">
         <v>98</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20">
         <v>2</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21">
         <v>2</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G21" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22">
         <v>3</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G22" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23">
         <v>2</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C24" t="s">
         <v>66</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24">
         <v>2</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>58</v>
       </c>
       <c r="C25" t="s">
         <v>3</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25">
         <v>3</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26">
         <v>3</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G26" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27">
         <v>5</v>
       </c>
       <c r="F27" s="18">
         <v>2500</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>107</v>
       </c>
       <c r="E28">
         <v>5</v>
       </c>
       <c r="F28" s="18">
         <v>2500</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>64</v>
       </c>
       <c r="B29" t="s">
         <v>65</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29">
         <v>5</v>
       </c>
       <c r="F29" s="18">
         <v>2500</v>
       </c>
       <c r="G29" s="18" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>67</v>
       </c>
       <c r="B30" t="s">
         <v>68</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30">
         <v>5</v>
       </c>
       <c r="F30" s="18">
         <v>2500</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>67</v>
       </c>
       <c r="B31" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31">
         <v>5</v>
       </c>
       <c r="F31" s="18">
         <v>2500</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>70</v>
       </c>
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32" t="s">
         <v>72</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
       <c r="E32">
         <v>3</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B33" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="C33" t="s">
         <v>3</v>
       </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
       <c r="E33">
         <v>3</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G33" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>73</v>
       </c>
       <c r="B34" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="C34" t="s">
         <v>28</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34">
         <v>5</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="G34" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>74</v>
       </c>
       <c r="B35" t="s">
         <v>75</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35">
         <v>5</v>
       </c>
       <c r="F35" s="18">
         <v>2500</v>
       </c>
       <c r="G35" s="18" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36" t="s">
         <v>49</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36">
         <v>5</v>
       </c>
       <c r="F36" s="18">
         <v>2500</v>
       </c>
       <c r="G36" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="C37" t="s">
         <v>96</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37">
         <v>4</v>
       </c>
       <c r="F37" s="18" t="s">
         <v>5</v>
       </c>
       <c r="G37" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>77</v>
       </c>
       <c r="B38" t="s">
         <v>79</v>
       </c>
       <c r="C38" t="s">
         <v>46</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38">
         <v>2</v>
       </c>
       <c r="F38" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G38" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>77</v>
       </c>
       <c r="B39" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39">
         <v>2</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G39" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>77</v>
       </c>
       <c r="B40" t="s">
         <v>83</v>
       </c>
       <c r="C40" t="s">
         <v>66</v>
       </c>
       <c r="D40" t="s">
         <v>4</v>
       </c>
       <c r="E40">
         <v>2</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G40" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>77</v>
       </c>
       <c r="B41" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41">
         <v>3</v>
       </c>
       <c r="F41" s="18" t="s">
         <v>34</v>
       </c>
       <c r="G41" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>77</v>
       </c>
       <c r="B42" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
       <c r="E42">
         <v>3</v>
       </c>
       <c r="F42" s="18" t="s">
         <v>34</v>
       </c>
       <c r="G42" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>77</v>
       </c>
       <c r="B43" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="C43" t="s">
         <v>47</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
       <c r="E43">
         <v>3</v>
       </c>
       <c r="F43" s="18" t="s">
         <v>34</v>
       </c>
       <c r="G43" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>77</v>
       </c>
       <c r="B44" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C44" t="s">
         <v>72</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44">
         <v>2</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45" t="s">
         <v>85</v>
       </c>
       <c r="C45" t="s">
         <v>3</v>
       </c>
       <c r="D45" t="s">
         <v>4</v>
       </c>
       <c r="E45">
         <v>3</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G45" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46" t="s">
         <v>87</v>
       </c>
       <c r="C46" t="s">
         <v>3</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46">
         <v>5</v>
       </c>
       <c r="F46" s="18" t="s">
         <v>59</v>
       </c>
       <c r="G46" s="18" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47" t="s">
         <v>89</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47">
         <v>5</v>
       </c>
       <c r="F47" s="18">
         <v>2500</v>
       </c>
       <c r="G47" s="18" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48" t="s">
         <v>91</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
       <c r="E48">
         <v>2</v>
       </c>
       <c r="F48" s="18" t="s">
         <v>88</v>
       </c>
       <c r="G48" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49" t="s">
         <v>93</v>
       </c>
       <c r="C49" t="s">
         <v>49</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49" s="18">
         <v>0</v>
       </c>
       <c r="G49" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50" t="s">
         <v>94</v>
       </c>
       <c r="C50" t="s">
         <v>49</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
       <c r="E50">
         <v>2</v>
       </c>
       <c r="F50" s="18" t="s">
         <v>29</v>
       </c>
       <c r="G50" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51" t="s">
         <v>95</v>
       </c>
       <c r="C51" t="s">
         <v>49</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51" s="18">
         <v>0</v>
       </c>
       <c r="G51" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52" t="s">
         <v>81</v>
       </c>
       <c r="C52" t="s">
         <v>28</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52">
         <v>5</v>
       </c>
       <c r="F52" s="18" t="s">
         <v>5</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53" t="s">
         <v>82</v>
       </c>
       <c r="C53" t="s">
         <v>28</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
       <c r="E53">
         <v>5</v>
       </c>
       <c r="F53" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>97</v>
       </c>
       <c r="B54" t="s">
         <v>101</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
       <c r="E54">
         <v>2</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G54" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>97</v>
       </c>
       <c r="B55" t="s">
         <v>99</v>
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55" t="s">
         <v>4</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55" s="18">
         <v>0</v>
       </c>
       <c r="G55" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>102</v>
       </c>
       <c r="B56" t="s">
         <v>103</v>
       </c>
       <c r="C56" t="s">
         <v>57</v>
       </c>
       <c r="D56" t="s">
         <v>4</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56" s="18">
         <v>0</v>
       </c>
       <c r="G56" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>104</v>
       </c>
       <c r="B57" t="s">
         <v>105</v>
       </c>
       <c r="C57" t="s">
         <v>90</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="E57">
         <v>5</v>
       </c>
       <c r="F57" s="18">
         <v>2500</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>106</v>
       </c>
       <c r="B58" t="s">
         <v>108</v>
       </c>
       <c r="C58" t="s">
         <v>28</v>
       </c>
       <c r="D58" t="s">
         <v>107</v>
       </c>
       <c r="E58">
         <v>5</v>
       </c>
       <c r="F58" s="18">
         <v>2500</v>
       </c>
       <c r="G58" s="18" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
+        <v>113</v>
+      </c>
+      <c r="B59" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C59" t="s">
         <v>17</v>
       </c>
       <c r="D59" t="s">
         <v>4</v>
       </c>
       <c r="E59">
         <v>5</v>
       </c>
       <c r="F59" s="18">
         <v>2500</v>
       </c>
       <c r="G59" s="18" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
+        <v>153</v>
+      </c>
+      <c r="B60" t="s">
         <v>154</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="D60" t="s">
         <v>4</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60" s="18">
         <v>0</v>
       </c>
       <c r="G60" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B61" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="C61" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="D61" t="s">
         <v>4</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61" s="18">
         <v>0</v>
       </c>
       <c r="G61" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" t="s">
         <v>135</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D62" t="s">
         <v>4</v>
       </c>
       <c r="E62">
         <v>2</v>
       </c>
       <c r="F62" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G62" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B63" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="D63" t="s">
         <v>4</v>
       </c>
       <c r="E63">
         <v>2</v>
       </c>
       <c r="F63" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G63" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B64" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="C64" t="s">
         <v>17</v>
       </c>
       <c r="D64" t="s">
         <v>4</v>
       </c>
       <c r="E64">
         <v>5</v>
       </c>
       <c r="F64" s="18">
         <v>2500</v>
       </c>
       <c r="G64" s="18" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
+        <v>115</v>
+      </c>
+      <c r="B65" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C65" t="s">
         <v>92</v>
       </c>
       <c r="D65" t="s">
         <v>4</v>
       </c>
       <c r="E65">
         <v>2</v>
       </c>
       <c r="F65" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G65" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B66" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
       <c r="D66" t="s">
         <v>4</v>
       </c>
       <c r="E66">
         <v>4</v>
       </c>
       <c r="F66" s="18" t="s">
         <v>50</v>
       </c>
       <c r="G66" s="18" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B67" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C67" t="s">
         <v>27</v>
       </c>
       <c r="D67" t="s">
         <v>4</v>
       </c>
       <c r="E67">
         <v>4</v>
       </c>
       <c r="F67" s="18" t="s">
         <v>50</v>
       </c>
       <c r="G67" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
+        <v>122</v>
+      </c>
+      <c r="B68" t="s">
         <v>123</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D68" t="s">
         <v>4</v>
       </c>
       <c r="E68">
         <v>5</v>
       </c>
       <c r="F68" s="18">
         <v>2500</v>
       </c>
       <c r="G68" s="18" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B69" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C69" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D69" t="s">
         <v>4</v>
       </c>
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69" s="18" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B70" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C70" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D70" t="s">
         <v>4</v>
       </c>
       <c r="E70">
         <v>4</v>
       </c>
       <c r="F70" s="18">
         <v>2500</v>
       </c>
       <c r="G70" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B71" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C71" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>4</v>
       </c>
       <c r="E71">
         <v>2</v>
       </c>
       <c r="F71" s="18" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B72" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="C72" t="s">
         <v>38</v>
       </c>
       <c r="D72" t="s">
         <v>4</v>
       </c>
       <c r="E72">
         <v>2</v>
       </c>
       <c r="F72" s="18" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B73" t="s">
+        <v>156</v>
+      </c>
+      <c r="C73" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D73" t="s">
         <v>4</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73" s="18">
         <v>0</v>
       </c>
       <c r="G73" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
+        <v>158</v>
+      </c>
+      <c r="B74" t="s">
         <v>159</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D74" t="s">
         <v>4</v>
       </c>
       <c r="E74">
         <v>2</v>
       </c>
       <c r="F74" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G74" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
+        <v>119</v>
+      </c>
+      <c r="B75" t="s">
         <v>120</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D75" t="s">
         <v>4</v>
       </c>
       <c r="E75">
         <v>5</v>
       </c>
       <c r="F75" s="18">
         <v>2500</v>
       </c>
       <c r="G75" s="18" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
+        <v>130</v>
+      </c>
+      <c r="B76" t="s">
+        <v>130</v>
+      </c>
+      <c r="C76" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D76" t="s">
         <v>4</v>
       </c>
       <c r="E76">
         <v>5</v>
       </c>
       <c r="F76" s="18">
         <v>2500</v>
       </c>
       <c r="G76" s="18" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
+        <v>132</v>
+      </c>
+      <c r="B77" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C77" t="s">
         <v>72</v>
       </c>
       <c r="D77" t="s">
         <v>4</v>
       </c>
       <c r="E77">
         <v>5</v>
       </c>
       <c r="F77" s="18">
         <v>2500</v>
       </c>
       <c r="G77" s="18" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
+        <v>111</v>
+      </c>
+      <c r="B78" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C78" t="s">
         <v>84</v>
       </c>
       <c r="D78" t="s">
         <v>4</v>
       </c>
       <c r="E78">
         <v>4</v>
       </c>
       <c r="F78" s="18">
         <v>2500</v>
       </c>
       <c r="G78" s="18" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
+        <v>111</v>
+      </c>
+      <c r="B79" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C79" t="s">
         <v>84</v>
       </c>
       <c r="D79" t="s">
         <v>107</v>
       </c>
       <c r="E79">
         <v>4</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G79" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
+        <v>139</v>
+      </c>
+      <c r="B80" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C80" t="s">
         <v>66</v>
       </c>
       <c r="D80" t="s">
         <v>4</v>
       </c>
       <c r="E80">
         <v>5</v>
       </c>
       <c r="F80" s="18">
         <v>2500</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A84" s="19" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="B84" s="19"/>
       <c r="C84" s="19"/>
       <c r="D84" s="19"/>
       <c r="E84" s="19"/>
       <c r="F84" s="19"/>
       <c r="G84" s="19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" autoFilter="0"/>
   <autoFilter ref="A1:G80" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A84:G84"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B1:D8"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:D2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="22.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" customWidth="1"/>
+    <col min="2" max="2" width="5.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.7265625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="80" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:4" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="20" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
     </row>
-    <row r="3" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="9" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B4" s="8">
         <v>1</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8">
         <v>2</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="8">
         <v>3</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="8">
         <v>4</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="8">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="25.28515625" customWidth="1"/>
+    <col min="1" max="1" width="32.81640625" customWidth="1"/>
+    <col min="2" max="3" width="41.26953125" customWidth="1"/>
+    <col min="4" max="4" width="25.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+      <c r="A2" s="11" t="s">
         <v>166</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="11" t="s">
+      <c r="B2" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C2" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="D2" s="10" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="10" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B3" s="10" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C3" s="12">
         <v>5000</v>
       </c>
       <c r="D3" s="10" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="87" x14ac:dyDescent="0.35">
       <c r="A4" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="D4" s="10" t="s">
         <v>173</v>
       </c>
-      <c r="B4" s="10" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+      <c r="A5" s="11" t="s">
         <v>175</v>
       </c>
-      <c r="C4" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="B5" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="D5" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="B5" s="10" t="s">
+    </row>
+    <row r="6" spans="1:4" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="C6" s="10" t="s">
         <v>179</v>
       </c>
-      <c r="C5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="13" t="s">
+      <c r="D6" s="10" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="11" t="s">
         <v>180</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="B7" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="D7" s="10" t="s">
         <v>182</v>
       </c>
-      <c r="B6" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="10" t="s">
+    </row>
+    <row r="8" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="11" t="s">
         <v>183</v>
       </c>
-      <c r="D6" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="B9" s="10" t="s">
+        <v>271</v>
+      </c>
+      <c r="C9" s="10" t="s">
         <v>184</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="D9" s="10" t="s">
         <v>185</v>
       </c>
-      <c r="C7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="10" t="s">
+    </row>
+    <row r="10" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="11" t="s">
         <v>186</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="B10" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="D10" s="10" t="s">
         <v>187</v>
       </c>
-      <c r="B9" s="10" t="s">
+    </row>
+    <row r="11" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A11" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>287</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="87" x14ac:dyDescent="0.35">
+      <c r="A12" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D12" s="10" t="s">
         <v>191</v>
       </c>
-      <c r="C9" s="10" t="s">
-[...10 lines deleted...]
-      <c r="B10" s="10" t="s">
+    </row>
+    <row r="13" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+      <c r="A13" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="D13" s="14" t="s">
         <v>194</v>
       </c>
-      <c r="C10" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="11" t="s">
+    </row>
+    <row r="14" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="B11" s="14" t="s">
+      <c r="B14" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="C14" s="10" t="s">
         <v>197</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="D14" s="14" t="s">
         <v>196</v>
       </c>
-      <c r="D11" s="10" t="s">
+    </row>
+    <row r="15" spans="1:4" ht="87" x14ac:dyDescent="0.35">
+      <c r="A15" s="11" t="s">
         <v>198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="B15" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="C15" s="10" t="s">
         <v>199</v>
       </c>
-      <c r="B12" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="10" t="s">
+      <c r="D15" s="14" t="s">
         <v>200</v>
       </c>
-      <c r="D12" s="14" t="s">
+    </row>
+    <row r="16" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+      <c r="A16" s="11" t="s">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="B16" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="C16" s="10" t="s">
         <v>202</v>
       </c>
-      <c r="B13" s="14" t="s">
+      <c r="D16" s="14" t="s">
         <v>203</v>
       </c>
-      <c r="C13" s="10" t="s">
+    </row>
+    <row r="17" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>279</v>
+      </c>
+      <c r="C19" s="10" t="s">
         <v>205</v>
       </c>
-      <c r="D13" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="D19" s="14" t="s">
         <v>206</v>
       </c>
-      <c r="B14" s="14" t="s">
+    </row>
+    <row r="20" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="11" t="s">
         <v>207</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="B20" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="C20" s="10" t="s">
         <v>208</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D20" s="10" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="11" t="s">
         <v>209</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="B21" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="C21" s="10" t="s">
         <v>210</v>
       </c>
-      <c r="B15" s="14" t="s">
+      <c r="D21" s="14" t="s">
         <v>211</v>
       </c>
-      <c r="C15" s="10" t="s">
-[...82 lines deleted...]
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A22" s="10"/>
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A23" s="10"/>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A24" s="10"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A25" s="10"/>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A26" s="10"/>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
-    </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="D26" s="10"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A27" s="10"/>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B28" s="10"/>
       <c r="C28" s="10"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B29" s="10"/>
       <c r="C29" s="10"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:D1" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="A3" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
     <hyperlink ref="A4" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
     <hyperlink ref="A5" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
     <hyperlink ref="A6" r:id="rId5" xr:uid="{00000000-0004-0000-0300-000004000000}"/>
     <hyperlink ref="A7" r:id="rId6" xr:uid="{00000000-0004-0000-0300-000005000000}"/>
     <hyperlink ref="A9" r:id="rId7" xr:uid="{00000000-0004-0000-0300-000007000000}"/>
     <hyperlink ref="A10" r:id="rId8" xr:uid="{00000000-0004-0000-0300-000008000000}"/>
-    <hyperlink ref="A11" r:id="rId9" xr:uid="{00000000-0004-0000-0300-000009000000}"/>
-[...8 lines deleted...]
-    <hyperlink ref="A17" r:id="rId18" xr:uid="{A783351F-9233-4760-A7BB-CA742DA0CCD1}"/>
+    <hyperlink ref="A12" r:id="rId9" xr:uid="{00000000-0004-0000-0300-000009000000}"/>
+    <hyperlink ref="A13" r:id="rId10" xr:uid="{00000000-0004-0000-0300-00000A000000}"/>
+    <hyperlink ref="A14" r:id="rId11" xr:uid="{00000000-0004-0000-0300-00000B000000}"/>
+    <hyperlink ref="A15" r:id="rId12" xr:uid="{00000000-0004-0000-0300-00000C000000}"/>
+    <hyperlink ref="A16" r:id="rId13" xr:uid="{00000000-0004-0000-0300-00000D000000}"/>
+    <hyperlink ref="A19" r:id="rId14" xr:uid="{00000000-0004-0000-0300-00000E000000}"/>
+    <hyperlink ref="A20" r:id="rId15" xr:uid="{00000000-0004-0000-0300-00000F000000}"/>
+    <hyperlink ref="A21" r:id="rId16" xr:uid="{00000000-0004-0000-0300-000010000000}"/>
+    <hyperlink ref="A17" r:id="rId17" xr:uid="{D1A77322-97BB-423D-9A2C-15BC6033BD29}"/>
+    <hyperlink ref="A18" r:id="rId18" xr:uid="{A783351F-9233-4760-A7BB-CA742DA0CCD1}"/>
     <hyperlink ref="A8" r:id="rId19" xr:uid="{8931443D-DE9B-4190-810F-6F8E2A9FA90D}"/>
+    <hyperlink ref="A11" r:id="rId20" xr:uid="{FDF7FD2B-4FC7-4EF9-8A65-A3AE6B354194}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId20"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId21"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Study Away Program List</vt:lpstr>