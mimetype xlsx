--- v4 (2026-07-29)
+++ v5 (2026-08-23)
@@ -2,94 +2,94 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\finaid_share\OCS\Tools to Estimate Cost\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80102F2E-96E0-4083-BC8B-8505C529A741}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="KK85uEaena4EuOlOIyjwqT0tD0Y46S1FUryuDPADr/QWNLL70T4ztConk/zzW9nTFbqUdpbOWePokoRQmszkSQ==" workbookSaltValue="TkoXoa9tDfsyX1IsjBiy/A==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C08EE8FE-610E-485C-BF73-606E4B8AFC0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="GiopzZ1XylEuWp+1+IvSmXZyqzbCB/L7Nu4KC1ROcxO0+7oA55YnFK9thwZlamW/ODpg8HJhljCBTezN69YQHA==" workbookSaltValue="2HjMYCMvDX9VmKH/kA96Sg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-8820" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="Study Away Program List" sheetId="1" r:id="rId2"/>
     <sheet name="Key" sheetId="2" r:id="rId3"/>
     <sheet name="Outside Scholarships" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Outside Scholarships'!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Study Away Program List'!$A$1:$G$80</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="292">
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Program Country</t>
   </si>
   <si>
     <t>Term</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>$1,000-$2,500</t>
   </si>
   <si>
     <t>Explanation</t>
   </si>
   <si>
     <t>Less expensive</t>
   </si>
   <si>
@@ -2134,50 +2134,63 @@
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Participate in an Carleton program
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>•   Based on need</t>
     </r>
   </si>
   <si>
     <t>Generally $1,000 to $4,500</t>
+  </si>
+  <si>
+    <t>Junior Year in Munich</t>
+  </si>
+  <si>
+    <t>•   Study at JYM
+•   Preference given to full-year students</t>
+  </si>
+  <si>
+    <t>Typically between $2,000 and $4,000</t>
+  </si>
+  <si>
+    <t>Same as program application deadline</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2285,51 +2298,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -2338,56 +2351,50 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2641,51 +2648,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grinnell.edu/admission/financial-aid/cost-attendance/off-campus-study" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/how-to-apply/scholarships/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsa-butler.org/scholarships-grants-financial-aid/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.borenawards.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amideast.org/our-work/education-abroad-in-the-mena/abroad-scholarships" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/scholarships-aid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lse.ac.uk/study-at-lse/study-abroad/the-general-course/scholarships-and-fees" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/program/gilman-mccain-scholarships/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fieldstudies.org/admissions/aid/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carleton.edu/global-engagement/admissions/carleton-global-engagement-scholarship/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fundforeducationabroad.org/scholarships/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabroad.org/application-and-fees/scholarships/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iie.org/programs/freeman-asia/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suabroad.syr.edu/grants-and-aid/grants-aid-for-visiting-students/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/scholarships-grants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalrdsummit.com/grdi-scholarship/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aatj.org/japan-bridging-scholarships/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/financial-services/scholarships/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/admissions-aid/financing-your-study-abroad/scholarships-grants/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/how-to-apply/scholarships/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsa-butler.org/scholarships-grants-financial-aid/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.borenawards.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jym.wayne.edu/students/scholarships" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amideast.org/our-work/education-abroad-in-the-mena/abroad-scholarships" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/scholarships-aid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lse.ac.uk/study-at-lse/study-abroad/the-general-course/scholarships-and-fees" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/program/gilman-mccain-scholarships/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fieldstudies.org/admissions/aid/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carleton.edu/global-engagement/admissions/carleton-global-engagement-scholarship/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fundforeducationabroad.org/scholarships/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabroad.org/application-and-fees/scholarships/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iie.org/programs/freeman-asia/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suabroad.syr.edu/grants-and-aid/grants-aid-for-visiting-students/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/scholarships-grants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalrdsummit.com/grdi-scholarship/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aatj.org/japan-bridging-scholarships/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/financial-services/scholarships/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/admissions-aid/financing-your-study-abroad/scholarships-grants/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:B16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5.7265625" customWidth="1"/>
     <col min="2" max="2" width="97.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B2" s="3" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B3" s="4"/>
     </row>
@@ -4726,51 +4733,51 @@
       <c r="B8" s="8">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>231</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="32.81640625" customWidth="1"/>
     <col min="2" max="3" width="41.26953125" customWidth="1"/>
     <col min="4" max="4" width="25.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>165</v>
@@ -4884,57 +4891,57 @@
       <c r="C9" s="10" t="s">
         <v>184</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A10" s="11" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>188</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="11" t="s">
         <v>285</v>
       </c>
-      <c r="B11" s="21" t="s">
+      <c r="B11" s="10" t="s">
         <v>286</v>
       </c>
-      <c r="C11" s="22" t="s">
+      <c r="C11" s="14" t="s">
         <v>287</v>
       </c>
-      <c r="D11" s="21" t="s">
+      <c r="D11" s="10" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="87" x14ac:dyDescent="0.35">
       <c r="A12" s="11" t="s">
         <v>189</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>273</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A13" s="11" t="s">
         <v>192</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C13" s="10" t="s">
@@ -4964,194 +4971,209 @@
       </c>
       <c r="B15" s="14" t="s">
         <v>276</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>199</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A16" s="11" t="s">
         <v>201</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>277</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>202</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A17" s="11" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>237</v>
+        <v>289</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>199</v>
+        <v>290</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>238</v>
+        <v>291</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A18" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="11" t="s">
         <v>239</v>
       </c>
-      <c r="B18" s="14" t="s">
+      <c r="B19" s="14" t="s">
         <v>278</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="C19" s="10" t="s">
         <v>240</v>
       </c>
-      <c r="D18" s="14" t="s">
+      <c r="D19" s="14" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
-      <c r="A19" s="11" t="s">
+    <row r="20" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="11" t="s">
         <v>204</v>
       </c>
-      <c r="B19" s="14" t="s">
+      <c r="B20" s="14" t="s">
         <v>279</v>
       </c>
-      <c r="C19" s="10" t="s">
+      <c r="C20" s="10" t="s">
         <v>205</v>
       </c>
-      <c r="D19" s="14" t="s">
+      <c r="D20" s="14" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A20" s="11" t="s">
+    <row r="21" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="11" t="s">
         <v>207</v>
       </c>
-      <c r="B20" s="14" t="s">
+      <c r="B21" s="14" t="s">
         <v>280</v>
       </c>
-      <c r="C20" s="10" t="s">
+      <c r="C21" s="10" t="s">
         <v>208</v>
       </c>
-      <c r="D20" s="10" t="s">
+      <c r="D21" s="10" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="11" t="s">
+    <row r="22" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="11" t="s">
         <v>209</v>
       </c>
-      <c r="B21" s="14" t="s">
+      <c r="B22" s="14" t="s">
         <v>281</v>
       </c>
-      <c r="C21" s="10" t="s">
+      <c r="C22" s="10" t="s">
         <v>210</v>
       </c>
-      <c r="D21" s="14" t="s">
+      <c r="D22" s="14" t="s">
         <v>211</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D22" s="10"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A23" s="10"/>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A24" s="10"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A25" s="10"/>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A26" s="10"/>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A27" s="10"/>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A28" s="10"/>
       <c r="B28" s="10"/>
       <c r="C28" s="10"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B29" s="10"/>
       <c r="C29" s="10"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:D1" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="A3" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
     <hyperlink ref="A4" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
     <hyperlink ref="A5" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
     <hyperlink ref="A6" r:id="rId5" xr:uid="{00000000-0004-0000-0300-000004000000}"/>
     <hyperlink ref="A7" r:id="rId6" xr:uid="{00000000-0004-0000-0300-000005000000}"/>
     <hyperlink ref="A9" r:id="rId7" xr:uid="{00000000-0004-0000-0300-000007000000}"/>
     <hyperlink ref="A10" r:id="rId8" xr:uid="{00000000-0004-0000-0300-000008000000}"/>
     <hyperlink ref="A12" r:id="rId9" xr:uid="{00000000-0004-0000-0300-000009000000}"/>
     <hyperlink ref="A13" r:id="rId10" xr:uid="{00000000-0004-0000-0300-00000A000000}"/>
     <hyperlink ref="A14" r:id="rId11" xr:uid="{00000000-0004-0000-0300-00000B000000}"/>
     <hyperlink ref="A15" r:id="rId12" xr:uid="{00000000-0004-0000-0300-00000C000000}"/>
     <hyperlink ref="A16" r:id="rId13" xr:uid="{00000000-0004-0000-0300-00000D000000}"/>
-    <hyperlink ref="A19" r:id="rId14" xr:uid="{00000000-0004-0000-0300-00000E000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="A18" r:id="rId18" xr:uid="{A783351F-9233-4760-A7BB-CA742DA0CCD1}"/>
+    <hyperlink ref="A20" r:id="rId14" xr:uid="{00000000-0004-0000-0300-00000E000000}"/>
+    <hyperlink ref="A21" r:id="rId15" xr:uid="{00000000-0004-0000-0300-00000F000000}"/>
+    <hyperlink ref="A22" r:id="rId16" xr:uid="{00000000-0004-0000-0300-000010000000}"/>
+    <hyperlink ref="A18" r:id="rId17" xr:uid="{D1A77322-97BB-423D-9A2C-15BC6033BD29}"/>
+    <hyperlink ref="A19" r:id="rId18" xr:uid="{A783351F-9233-4760-A7BB-CA742DA0CCD1}"/>
     <hyperlink ref="A8" r:id="rId19" xr:uid="{8931443D-DE9B-4190-810F-6F8E2A9FA90D}"/>
     <hyperlink ref="A11" r:id="rId20" xr:uid="{FDF7FD2B-4FC7-4EF9-8A65-A3AE6B354194}"/>
+    <hyperlink ref="A17" r:id="rId21" xr:uid="{23660BDE-8697-41AE-AD4A-639F920D1882}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId21"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId22"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Study Away Program List</vt:lpstr>