--- v5 (2026-08-23)
+++ v6 (2026-09-14)
@@ -2,329 +2,269 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\finaid_share\OCS\Tools to Estimate Cost\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C08EE8FE-610E-485C-BF73-606E4B8AFC0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="GiopzZ1XylEuWp+1+IvSmXZyqzbCB/L7Nu4KC1ROcxO0+7oA55YnFK9thwZlamW/ODpg8HJhljCBTezN69YQHA==" workbookSaltValue="2HjMYCMvDX9VmKH/kA96Sg==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6450B14-5D12-4D67-A43A-97BE95E41934}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="zUBbkuFOYeYI3y3qKU68aPiOaPb+dk50o+msidxizXsanlBJTlSIPUTgNkfuEa66s3nIGZCZ9pKxrRyw6SJAoA==" workbookSaltValue="I8tosVgLwYpihWXRmg+BFA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="Study Away Program List" sheetId="1" r:id="rId2"/>
     <sheet name="Key" sheetId="2" r:id="rId3"/>
     <sheet name="Outside Scholarships" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Outside Scholarships'!$A$1:$D$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Study Away Program List'!$A$1:$G$80</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Study Away Program List'!$A$1:$F$84</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="445" uniqueCount="264">
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Program Country</t>
   </si>
   <si>
     <t>Term</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>$1,000-$2,500</t>
   </si>
   <si>
     <t>Explanation</t>
   </si>
   <si>
     <t>Less expensive</t>
   </si>
   <si>
     <t>Similar</t>
   </si>
   <si>
     <t>Slightly more expensive</t>
   </si>
   <si>
     <t>More expensive</t>
   </si>
   <si>
     <t>Most expensive</t>
   </si>
   <si>
     <t>Likely to be about $0 to $1,250 more expensive per semester than being on campus</t>
   </si>
   <si>
     <t>Likely to cost about the same per semester as being on campus</t>
   </si>
   <si>
     <t>Likely to cost less per semester than being on campus</t>
   </si>
   <si>
-    <t>American University</t>
-[...1 lines deleted...]
-  <si>
     <t>Washington Semester at American University</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>$2,000-$3,000</t>
   </si>
   <si>
-    <t>AMIDEAST</t>
-[...1 lines deleted...]
-  <si>
     <t>Morocco</t>
   </si>
   <si>
-    <t>AIT</t>
-[...1 lines deleted...]
-  <si>
     <t>AIT Budapest, Hungary</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>$0-$1,000</t>
   </si>
   <si>
-    <t>Arcadia</t>
-[...1 lines deleted...]
-  <si>
     <t>Arcadia: University of New South Wales</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>$500-$1,500</t>
   </si>
   <si>
     <t>Arcadia: University of Otago</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>$500-$2,500</t>
   </si>
   <si>
     <t>Arcadia: Queen's University Belfast</t>
   </si>
   <si>
     <t>$1,000-$2,000</t>
   </si>
   <si>
-    <t>BSM</t>
-[...7 lines deleted...]
-  <si>
     <t>Various</t>
   </si>
   <si>
-    <t>CET</t>
-[...1 lines deleted...]
-  <si>
     <t>CET Prague (including Film Production)</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
     <t>$0-$500</t>
   </si>
   <si>
     <t>CET Taiwan</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
-    <t>CASA</t>
-[...1 lines deleted...]
-  <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>CASA Barcelona, Spain</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>$1,500-$2,500</t>
   </si>
   <si>
     <t>CASA Seville, Spain</t>
   </si>
   <si>
     <t>CASA Trinity College in Dublin, Ireland</t>
   </si>
   <si>
-    <t>CIEE</t>
-[...4 lines deleted...]
-  <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>CIEE Arts and Sciences in Seoul, South Korea</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>CIEE Arts and Sciences in Tokyo, Japan</t>
   </si>
   <si>
     <t>$2,000-$2,500</t>
   </si>
   <si>
-    <t>CIEE Liberal Arts in Santiago, Chile</t>
-[...7 lines deleted...]
-  <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>Dickinson</t>
-[...1 lines deleted...]
-  <si>
     <t>Dickinson in France</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>DIS</t>
-[...1 lines deleted...]
-  <si>
     <t>DIS Copenhagen, Denmark</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>Duke</t>
-[...1 lines deleted...]
-  <si>
     <t>Duke: ICCS in Rome, Italy</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>Grinnell</t>
-[...4 lines deleted...]
-  <si>
     <t>Hamilton in France</t>
   </si>
   <si>
     <t>Hamilton in Spain</t>
   </si>
   <si>
-    <t>IES</t>
-[...1 lines deleted...]
-  <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>IES Santiago, Chile: Both Tracks</t>
   </si>
   <si>
     <t>$500-$2,000</t>
   </si>
   <si>
     <t>IES Queen Mary, University of London Direct Enrollment</t>
   </si>
   <si>
     <t>IES University College London Direct Enrollment</t>
   </si>
   <si>
     <t>IES Nantes, France</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>IES Nagoya, Japan: Nanzan University Direct Enrollment</t>
   </si>
   <si>
     <t>$0-$2,000</t>
@@ -338,372 +278,226 @@
   <si>
     <t>IES Amsterdam, Netherlands: Both Tracks</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>IES Cape Town, South Africa: Both Tracks</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>IES Granada, Spain</t>
   </si>
   <si>
     <t>IES Madrid, Spain</t>
   </si>
   <si>
     <t>IES Salamanca, Spain</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>IFSA</t>
-[...1 lines deleted...]
-  <si>
     <t>China</t>
   </si>
   <si>
     <t>IFSA Merida, Mexico</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>IFSA Shanghai, China: Both Tracks</t>
   </si>
   <si>
-    <t>ISEP</t>
-[...1 lines deleted...]
-  <si>
     <t>ISEP Ewha Womans University in Seoul, South Korea</t>
   </si>
   <si>
-    <t>Leiden</t>
-[...1 lines deleted...]
-  <si>
     <t>Leiden University College</t>
   </si>
   <si>
-    <t>LSE</t>
-[...1 lines deleted...]
-  <si>
     <t>Academic Year</t>
   </si>
   <si>
     <t>London School of Economics (academic year only)</t>
   </si>
   <si>
-    <t>Dartmouth</t>
-[...1 lines deleted...]
-  <si>
     <t>Dartmouth College Engineering (academic year only)</t>
   </si>
   <si>
-    <t>Wayne State</t>
-[...1 lines deleted...]
-  <si>
     <t>Wayne State: Junior Year in Munich, Germany</t>
   </si>
   <si>
-    <t>MBL</t>
-[...1 lines deleted...]
-  <si>
     <t>Marine Biological Laboratory</t>
   </si>
   <si>
-    <t>OTS</t>
-[...22 lines deleted...]
-  <si>
     <t>SFS Bhutan</t>
   </si>
   <si>
     <t>SFS Cambodia</t>
   </si>
   <si>
     <t>SFS Turks and Caicos</t>
   </si>
   <si>
     <t>SFS Australia</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t>Turks and Caicos</t>
   </si>
   <si>
     <t>The Swedish Program</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>Trinity</t>
-[...1 lines deleted...]
-  <si>
     <t>Trinity in Rome</t>
   </si>
   <si>
-    <t>MSID</t>
-[...1 lines deleted...]
-  <si>
     <t>MSID Senegal</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>MSID Thailand</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
-    <t>Wellesley</t>
-[...1 lines deleted...]
-  <si>
     <t>Wellesley-in-Aix</t>
   </si>
   <si>
     <t>$1,500-$3,000</t>
   </si>
   <si>
     <t>$2,000-$3,500</t>
   </si>
   <si>
     <t>How To Use This Comparison Tool</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Scale</t>
   </si>
   <si>
     <t>Important Details</t>
   </si>
   <si>
-    <t>Cost Comparison to Grinnell (Column E)</t>
-[...1 lines deleted...]
-  <si>
     <t>Carleton Buddhist Studies in India</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Carleton in Tanzania</t>
   </si>
   <si>
     <t>Tanzania</t>
   </si>
   <si>
     <t>DIS Stockholm, Sweden</t>
   </si>
   <si>
-    <t>Middlebury</t>
-[...1 lines deleted...]
-  <si>
     <t>Middlebury in Cameroon</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
     <t>SIT Vietnam</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
-    <t>SRAS</t>
-[...1 lines deleted...]
-  <si>
     <t>SRAS Bishkek, Kyrgyzstan</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>SIT India: Public Health, Gender, and Sexuality</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Cost Comparison to Grinnell </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(see Key tab)</t>
     </r>
   </si>
   <si>
     <t>Estimated Loan Expectation for Need-Based Aid Recipients (per semester)*</t>
   </si>
   <si>
     <t>Scholarship</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>Benjamin A. Gilman International Scholarship Program</t>
   </si>
   <si>
     <t>Gilman-McCain Scholarship</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Up to $5,000</t>
   </si>
   <si>
-    <r>
-[...39 lines deleted...]
-  <si>
     <t>Up to $25,000</t>
   </si>
   <si>
     <t>Boren Scholarships</t>
   </si>
   <si>
     <t>January for following summer or academic year</t>
-  </si>
-[...40 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Bridging Scholarships</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">$2,500 for semester program
 </t>
     </r>
@@ -774,132 +568,50 @@
       <t xml:space="preserve">Up to $5,000 for semester program
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Up to $7,000 for academic-year program</t>
     </r>
   </si>
   <si>
     <t>Fund for Education Abroad (FEA)</t>
-  </si>
-[...80 lines deleted...]
-    </r>
   </si>
   <si>
     <t>AMIDEAST scholarships</t>
   </si>
   <si>
     <t>$500-$5,000</t>
   </si>
   <si>
     <t>Check with the program</t>
   </si>
   <si>
     <t>Arcadia scholarships</t>
   </si>
   <si>
     <t>Up to one month prior to scheduled departure</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
@@ -1060,101 +772,66 @@
   </si>
   <si>
     <t>Up to $2,000</t>
   </si>
   <si>
     <t>SFS scholarships</t>
   </si>
   <si>
     <t>Up to $6,000 for semester or $5,000 for summer programs</t>
   </si>
   <si>
     <t>•   February for summer programs
 •   April for fall programs
 •   September for spring programs</t>
   </si>
   <si>
     <t>General Criteria</t>
   </si>
   <si>
     <t>BSM Budapest, Hungary</t>
   </si>
   <si>
     <t>$0-$2,500</t>
   </si>
   <si>
-    <t>Earlham</t>
-[...1 lines deleted...]
-  <si>
     <t>AMIDEAST Rabat, Morocco: Both Tracks</t>
   </si>
   <si>
     <t>CASA Melbourne, Australia</t>
   </si>
   <si>
     <t>CASA Havana, Cuba</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>IES Milan, Italy: Both Tracks</t>
   </si>
   <si>
-    <t>NTI</t>
-[...27 lines deleted...]
-  <si>
     <t>National Theater Institute Semester</t>
-  </si>
-[...1 lines deleted...]
-    <t>CIEE Liberal Arts in Rennes, France</t>
   </si>
   <si>
     <t>CET Beijing</t>
   </si>
   <si>
     <t>$1,000-$3,000</t>
   </si>
   <si>
     <t>$1,000-$4,000</t>
   </si>
   <si>
     <t>$0-$4,000</t>
   </si>
   <si>
     <t>$3,000-$4,500</t>
   </si>
   <si>
     <t>Likely to be about $1,250 to $2,500 more expensive per semester than being on campus</t>
   </si>
   <si>
     <t>Likely to be more than $2,500 more expensive per semester than being on campus</t>
   </si>
   <si>
     <t>Up to $5,000, plus up to additional $3,000 for critical language study</t>
   </si>
@@ -1178,53 +855,50 @@
       </rPr>
       <t xml:space="preserve">March for fall, spring, and academic-year programs
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>October for spring and summer programs</t>
     </r>
   </si>
   <si>
-    <t>August and March</t>
-[...1 lines deleted...]
-  <si>
     <t>March or April</t>
   </si>
   <si>
     <t>LSE scholarships</t>
   </si>
   <si>
     <t>•   Study at LSE
 •   LSE offers a scholarship based primarily on financial need</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Middlebury scholarships</t>
   </si>
   <si>
     <t>Up to $4,000</t>
   </si>
   <si>
     <t>Rolling</t>
   </si>
   <si>
     <t>SEA Semester Coral Reef Conservation: Caribbean</t>
   </si>
   <si>
@@ -1247,219 +921,65 @@
         <scheme val="minor"/>
       </rPr>
       <t>Purpose:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> This tool is primarily for students who are considering studying away for a semester or academic year and would like to have a general understanding of cost as part of their research.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Instructions:</t>
-[...149 lines deleted...]
-      </rPr>
       <t>If you receive tuition remission:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Students receiving tuition remission benefits may be limited in how they can use those for study away. Contact the Office of Financial Aid for more information.</t>
     </r>
   </si>
   <si>
     <t>More information about financial aid for study away is on the Grinnell College website.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Study Away Partner</t>
   </si>
   <si>
     <t>AMIDEAST Jordan</t>
   </si>
   <si>
     <t>IES Vienna, Austria: Both Tracks</t>
   </si>
   <si>
     <t>Middlebury in Kazakhstan</t>
   </si>
   <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>Grinnell-in-London</t>
   </si>
   <si>
     <t>SIT Comparative European Perspectives on Conflict and Democracy</t>
   </si>
   <si>
     <t>IES Dublin: Writers Program</t>
   </si>
   <si>
     <t>CASA Granada, Spain</t>
   </si>
@@ -1525,218 +1045,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> required)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Scholarships are determined, in part, based on response to a prompt about social justice and community development</t>
-    </r>
-[...166 lines deleted...]
-      <t>Actual grant and loan amounts may differ.</t>
     </r>
   </si>
   <si>
     <t>Estimated Study Away Grant for Need-Based Aid Recipients (per semester)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">•   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Participate in an AMIDEAST program
 </t>
@@ -2147,50 +1499,615 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>•   Based on need</t>
     </r>
   </si>
   <si>
     <t>Generally $1,000 to $4,500</t>
   </si>
   <si>
     <t>Junior Year in Munich</t>
   </si>
   <si>
     <t>•   Study at JYM
 •   Preference given to full-year students</t>
   </si>
   <si>
     <t>Typically between $2,000 and $4,000</t>
   </si>
   <si>
     <t>Same as program application deadline</t>
+  </si>
+  <si>
+    <t>College Year in Athens (CYA)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">* The estimated loan eligibility in column F can be covered by outside scholarships or other resources. You are not required to borrow the loan. See the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Outside Scholarships</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab for suggestions.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">If you receive need-based financial aid from Grinnell College: 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Grinnell meets the full demonstrated need (cost of attendance minus family contribution) for all need-based financial aid applicants.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The approximate additional grant and loan eligibility for programs that cost more than Grinnell are in columns E and F, respectively, in the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Study Away Program List</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab. In other words, just because a program is rated 3, 4, or 5 in column D of the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Study Away Program List</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab does not necessarily mean it will cost more for students who are eligible for need-based aid. The difference in cost is met with a grant and occasionally a small loan for the most expensive programs. Loans must be requested and will not be automatically added to a student's financial aid.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The estimated loan eligibility in column F can be covered by outside scholarships or other resources. You are not required to borrow the loan. See the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Outside Scholarships</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab for suggestions.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Grant and loan amounts are estimates based on historical data. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Actual grant and loan amounts may differ.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">If you receive only merit scholarship(s): </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Students receiving only merit scholarship(s) can use their merit scholarships(s) for study away, but they will not be adjusted based on the cost of the program. The estimated grant and loan amounts in columns E and F of the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Study Away Program List</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab are for institutional need-based financial aid recipients only. </t>
+    </r>
+  </si>
+  <si>
+    <t>Cost Comparison to Grinnell (Column D)</t>
+  </si>
+  <si>
+    <t>SIT Indonesia: Arts, Religion, and Social Change</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>CET Japan</t>
+  </si>
+  <si>
+    <t>Middlebury at CMRS Oxford Humanities Program</t>
+  </si>
+  <si>
+    <t>IES Oxford University Direct Enrollment - St. Catherine's College</t>
+  </si>
+  <si>
+    <t>Fall Only</t>
+  </si>
+  <si>
+    <t>CIEE Liberal Arts Language Immersion in Buenos Aires, Argentina</t>
+  </si>
+  <si>
+    <t>CIEE Liberal Arts Language Immersion in Rennes, France</t>
+  </si>
+  <si>
+    <t>CIEE Liberal Arts Language Immersion in Santiago, Chile</t>
+  </si>
+  <si>
+    <t>Spring Only</t>
+  </si>
+  <si>
+    <t>OTS African Ecology and Conservation</t>
+  </si>
+  <si>
+    <t>American Councils: RLASP Area Studies - The Caucasus Today</t>
+  </si>
+  <si>
+    <t>Armenia</t>
+  </si>
+  <si>
+    <t>American Councils: RLASP Area Studies - The Baltic States, NATO, and Russia</t>
+  </si>
+  <si>
+    <t>Estonia</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Instructions:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Click on the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Study Away Program List</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab (at the bottom) to explore approved study away program options. You can filter or sort on any column by clicking the down arrow to the right of each column label in Row 1. Use Grinnell's Study Away Cost Estimators instead of relying on cost information published on program websites. The </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Key</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab provides defintions for Column E in the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Study Away Program List</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab. The </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Outside Scholarships</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> tab provides suggestions of study away-specific outside scholarships.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   U.S. citizen or national
+•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Child or spousal dependent of active duty service member
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>•   R</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>eceive any type of Title IV federal financial aid (e.g., Federal Pell Grant, Federal Direct Loan)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">U.S. citizen or national
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>•   R</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>eceive a Federal Pell Grant (check the Aid by Term page in the online financial aid office to see if you receive a Federal Pell Grant)</t>
+    </r>
+  </si>
+  <si>
+    <t>October and January</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">U.S citizen, permanent resident, or DACA recipient
+•   No study abroad experience after high school
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">•   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Must have one of the following: SAI below 20,000, Federal Pell Grant eligibility, or borrowed student loans for the current academic year</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>•   Winter</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> for following summer, fall, or academic year
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>•   Early fall</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> for following spring</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2298,100 +2215,102 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -2640,2514 +2559,2442 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grinnell.edu/admission/financial-aid/cost-attendance/off-campus-study" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/programs/france/rennes/liberal-arts-language-immersion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casa.education/sevilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/nantes-french-language-immersion-area-studies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/destinations/austria/vienna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umabroad.umn.edu/nonuofm/programs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fieldstudies.org/center/australia/program/rainforest-to-reef/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carleton.edu/global-engagement/ecology-tanzania/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/find-a-program/programs-by-country/northern-ireland/queens-university-belfast/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabroad.org/stockholm/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/destinations/netherlands/amsterdam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/destinations/south-africa/cape-town" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universiteitleiden.nl/en/education/exchange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/program/fall-2027-vietnam-culture-social-change-and-development/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jym.wayne.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/programs/china/cet-beijing/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/schools/cameroon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studyabroad.americancouncils.org/rlaspcaucasus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casa.education/barcelona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://budapestsemesters.com/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casa.education/dublin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/programs/chile/santiago/liberal-arts-language-immersion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dickinson.studioabroad.com/_portal/tds-program-brochure?programid=10005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamilton.edu/academics/offcampusstudy/france" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/london-direct-enrollment-queen-mary-university-london" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/destinations/chile/santiago" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.isepstudyabroad.org/University/Detail/8a8401f2-3c50-4206-baf4-dd2fcac114d8?_ga=2.112811652.1697539369.1543940335-244056803.1528135524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umabroad.umn.edu/nonuofm/programs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fieldstudies.org/center/bhutan/program/himalayan-environment-and-society-in-transition/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trincoll.edu/geo/rome/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cs.ait-budapest.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/destinations/germany/freiburg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/program/fall-2027-vienna-budapest-belgrade-comparative-european-perspectives-on-conflict-and-democracy/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jym.wayne.edu/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/programs/japan/osaka-intensive-language/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/find-a-program/programs-by-country/australia/university-of-new-south-wales/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casa.education/melbourne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/programs/argentina/buenos-aires/liberal-arts-language-immersion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thecentrorome.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/dublin-writers-program" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/london-direct-enrollment-university-college-london" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lse.ac.uk/study-at-lse/study-abroad/the-general-course" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sea.edu/program/undergraduate/coral-reef-conservation-caribbean-2027/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casa.education/granada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/nagoya-direct-enrollment-nanzan-university" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsa-butler.org/programs/ifsa-merida-universities-program/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/schools/kazakhstan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fieldstudies.org/center/cambodia/program/freshwater-and-forest-ecosystems/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sras.org/destinations/central-asia/kyrgyzstan/bishkek/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studyabroad.americancouncils.org/rlaspbaltics" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/oxford-direct-enrollment-st-catherines-college" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/programs/czech-republic/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carleton.edu/global-engagement/buddhist-studies-india/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/programs/south-korea/seoul/arts-sciences-yonsei-university" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyathens.org/semester-overview/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamilton.edu/academics/offcampusstudy/spain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/destinations/ecuador/quito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://japanstudy.earlham.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amideast.org/our-work/education-abroad-in-the-mena/abroad-programs/semester-programs/area-and-arabic-language-studies/jordan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabroad.org/copenhagen/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/salamanca-advanced-spanish-immersion-language-area-studies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/destinations/germany/berlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mbl.edu/education/undergraduate-programs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaltheaterinstitute.org/ntisemester" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/program/fall-2027-india-public-health/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.american.edu/washington-semester-program/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/wellesley.edu/wellesley-in-aix/home" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/program/fall-2027-indonesia-arts-religion-and-social-change/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amideast.org/our-work/education-abroad-in-the-mena/abroad-programs/semester-programs/area-and-arabic-language-studies/jordan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/find-a-program/programs-by-country/new-zealand/university-of-otago/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casa.education/havana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/granada-liberal-arts-language" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grinnell.edu/academics/global/ocs/gil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/destinations/italy/milan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsa-butler.org/locations/china/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swedishprogram.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/programs/china/cet-taiwan/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fieldstudies.org/center/tci/program/marine-resource-studies/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/schools/united-kingdom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.dartmouth.edu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/programs/japan/tokyo/arts-sciences-sophia-university" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/madrid-language-area-studies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/programs/tokyo-language-culture" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tropicalstudies.org/course/african-ecology-and-conservation/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.arcadia.edu/how-to-apply/scholarships/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsa-butler.org/scholarships-grants-financial-aid/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlebury.edu/schools-abroad/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.borenawards.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jym.wayne.edu/students/scholarships" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amideast.org/our-work/education-abroad-in-the-mena/abroad-scholarships" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesabroad.org/scholarships-aid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lse.ac.uk/study-at-lse/study-abroad/the-general-course/scholarships-and-fees" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/program/gilman-mccain-scholarships/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fieldstudies.org/admissions/aid/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carleton.edu/global-engagement/admissions/carleton-global-engagement-scholarship/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilmanscholarship.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fundforeducationabroad.org/scholarships/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://disabroad.org/application-and-fees/scholarships/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iie.org/programs/freeman-asia/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suabroad.syr.edu/grants-and-aid/grants-aid-for-visiting-students/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciee.org/go-abroad/college-study-abroad/scholarships-grants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalrdsummit.com/grdi-scholarship/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aatj.org/japan-bridging-scholarships/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cetacademicprograms.com/college-study-abroad/financial-services/scholarships/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studyabroad.sit.edu/admissions-aid/financing-your-study-abroad/scholarships-grants/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:B16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7265625" customWidth="1"/>
-    <col min="2" max="2" width="97.453125" customWidth="1"/>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="97.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:2" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="3" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="3" spans="2:2" x14ac:dyDescent="0.35">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
     </row>
-    <row r="4" spans="2:2" ht="29" x14ac:dyDescent="0.35">
+    <row r="4" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B4" s="5" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:2" x14ac:dyDescent="0.35">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
     </row>
-    <row r="6" spans="2:2" ht="58" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:2" ht="90" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="4"/>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="7" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:2" x14ac:dyDescent="0.35">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="4"/>
     </row>
-    <row r="10" spans="2:2" ht="159.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:2" ht="195" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:2" x14ac:dyDescent="0.35">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="5"/>
     </row>
-    <row r="12" spans="2:2" ht="58" x14ac:dyDescent="0.35">
+    <row r="12" spans="2:2" ht="60" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:2" x14ac:dyDescent="0.35">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="5"/>
     </row>
-    <row r="14" spans="2:2" ht="29" x14ac:dyDescent="0.35">
+    <row r="14" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:2" x14ac:dyDescent="0.35">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="5"/>
     </row>
-    <row r="16" spans="2:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="6" t="s">
-        <v>250</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" display="More information about financial aid for OCS is on the Grinnell website." xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G84"/>
+  <dimension ref="A1:G88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.81640625" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="23" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="64.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="58" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="E1" s="17" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1" s="17" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
+        <v>249</v>
+      </c>
+      <c r="B2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="20" t="s">
+        <v>254</v>
+      </c>
+      <c r="B3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3">
+        <v>2</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F3" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4">
+        <v>5</v>
+      </c>
+      <c r="E4" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5">
+        <v>5</v>
+      </c>
+      <c r="E5" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6">
+        <v>4</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="B7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7">
+        <v>4</v>
+      </c>
+      <c r="E7" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8">
+        <v>5</v>
+      </c>
+      <c r="E8" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F8" s="18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9">
+        <v>2</v>
+      </c>
+      <c r="E9" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>114</v>
+      </c>
+      <c r="B10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10">
+        <v>1</v>
+      </c>
+      <c r="E10" s="18">
+        <v>0</v>
+      </c>
+      <c r="F10" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
         <v>251</v>
       </c>
-      <c r="B1" s="15" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="15" t="s">
+      <c r="B11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D11">
         <v>2</v>
       </c>
-      <c r="E1" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A2" t="s">
+      <c r="E11" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B2" t="s">
-[...227 lines deleted...]
-        <v>36</v>
+      <c r="F11" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12">
+        <v>2</v>
+      </c>
+      <c r="E12" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D13">
+        <v>2</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" t="s">
+        <v>4</v>
+      </c>
+      <c r="D14">
+        <v>2</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15" t="s">
+        <v>173</v>
+      </c>
+      <c r="C15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15">
+        <v>2</v>
+      </c>
+      <c r="E15" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" t="s">
+        <v>4</v>
+      </c>
+      <c r="D16">
+        <v>2</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17">
+        <v>5</v>
+      </c>
+      <c r="E17" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
+        <v>4</v>
+      </c>
+      <c r="D18">
+        <v>2</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
+        <v>256</v>
+      </c>
+      <c r="B19" t="s">
+        <v>257</v>
+      </c>
+      <c r="C19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19">
+        <v>1</v>
+      </c>
+      <c r="E19" s="18">
+        <v>0</v>
+      </c>
+      <c r="F19" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
+        <v>250</v>
+      </c>
+      <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20">
+        <v>2</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D21">
+        <v>5</v>
+      </c>
+      <c r="E21" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F21" s="18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22">
+        <v>5</v>
+      </c>
+      <c r="E22" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F22" s="18" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" t="s">
+        <v>4</v>
+      </c>
+      <c r="D23">
+        <v>2</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" t="s">
+        <v>4</v>
+      </c>
+      <c r="D24">
+        <v>5</v>
+      </c>
+      <c r="E24" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" t="s">
+        <v>4</v>
+      </c>
+      <c r="D25">
+        <v>3</v>
+      </c>
+      <c r="E25" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
+        <v>209</v>
+      </c>
+      <c r="B26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" t="s">
+        <v>4</v>
+      </c>
+      <c r="D26">
+        <v>3</v>
+      </c>
+      <c r="E26" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27">
+        <v>4</v>
+      </c>
+      <c r="E27" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28">
+        <v>4</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F28" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="20" t="s">
+        <v>238</v>
+      </c>
+      <c r="B29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D29">
+        <v>5</v>
+      </c>
+      <c r="E29" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" t="s">
+        <v>4</v>
+      </c>
+      <c r="D30">
+        <v>2</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" t="s">
+        <v>4</v>
+      </c>
+      <c r="D31">
+        <v>3</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F31" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="20" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>248</v>
+      </c>
+      <c r="D32">
+        <v>5</v>
+      </c>
+      <c r="E32" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F32" s="18" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="20" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" t="s">
+        <v>4</v>
+      </c>
+      <c r="D33">
+        <v>2</v>
+      </c>
+      <c r="E33" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="F33" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="20" t="s">
+        <v>243</v>
+      </c>
+      <c r="B34" t="s">
+        <v>244</v>
+      </c>
+      <c r="C34" t="s">
+        <v>4</v>
+      </c>
+      <c r="D34">
+        <v>1</v>
+      </c>
+      <c r="E34" s="18">
+        <v>0</v>
+      </c>
+      <c r="F34" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" t="s">
         <v>38</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="C35" t="s">
+        <v>4</v>
+      </c>
+      <c r="D35">
         <v>5</v>
       </c>
-      <c r="F12" s="18">
+      <c r="E35" s="18">
         <v>2500</v>
       </c>
-      <c r="G12" s="2" t="s">
+      <c r="F35" s="18" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" t="s">
+        <v>4</v>
+      </c>
+      <c r="D36">
+        <v>3</v>
+      </c>
+      <c r="E36" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F36" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37">
+        <v>3</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B38" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" t="s">
+        <v>4</v>
+      </c>
+      <c r="D38">
+        <v>2</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F38" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" t="s">
+        <v>4</v>
+      </c>
+      <c r="D39">
+        <v>5</v>
+      </c>
+      <c r="E39" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F39" s="18" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="20" t="s">
+        <v>245</v>
+      </c>
+      <c r="B40" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" t="s">
+        <v>4</v>
+      </c>
+      <c r="D40">
+        <v>3</v>
+      </c>
+      <c r="E40" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="F40" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" t="s">
+        <v>4</v>
+      </c>
+      <c r="D41">
+        <v>3</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B42" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" t="s">
+        <v>4</v>
+      </c>
+      <c r="D42">
+        <v>3</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F42" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43">
+        <v>5</v>
+      </c>
+      <c r="E43" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="F43" s="18" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="B44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" t="s">
+        <v>4</v>
+      </c>
+      <c r="D44">
+        <v>3</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F44" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="20" t="s">
+        <v>199</v>
+      </c>
+      <c r="B45" t="s">
+        <v>212</v>
+      </c>
+      <c r="C45" t="s">
+        <v>4</v>
+      </c>
+      <c r="D45">
+        <v>1</v>
+      </c>
+      <c r="E45" s="18">
+        <v>0</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="20" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" t="s">
+        <v>202</v>
+      </c>
+      <c r="C46" t="s">
+        <v>4</v>
+      </c>
+      <c r="D46">
+        <v>1</v>
+      </c>
+      <c r="E46" s="18">
+        <v>0</v>
+      </c>
+      <c r="F46" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" t="s">
+        <v>119</v>
+      </c>
+      <c r="C47" t="s">
+        <v>4</v>
+      </c>
+      <c r="D47">
+        <v>2</v>
+      </c>
+      <c r="E47" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F47" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48" t="s">
+        <v>79</v>
+      </c>
+      <c r="C48" t="s">
+        <v>4</v>
+      </c>
+      <c r="D48">
+        <v>1</v>
+      </c>
+      <c r="E48" s="18">
+        <v>0</v>
+      </c>
+      <c r="F48" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" t="s">
+        <v>4</v>
+      </c>
+      <c r="D49">
+        <v>1</v>
+      </c>
+      <c r="E49" s="18">
+        <v>0</v>
+      </c>
+      <c r="F49" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" t="s">
+        <v>4</v>
+      </c>
+      <c r="D50">
+        <v>5</v>
+      </c>
+      <c r="E50" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F50" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B51" t="s">
+        <v>70</v>
+      </c>
+      <c r="C51" t="s">
+        <v>4</v>
+      </c>
+      <c r="D51">
+        <v>5</v>
+      </c>
+      <c r="E51" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" t="s">
+        <v>4</v>
+      </c>
+      <c r="D52">
+        <v>4</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F52" s="18" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="B53" t="s">
+        <v>99</v>
+      </c>
+      <c r="C53" t="s">
+        <v>4</v>
+      </c>
+      <c r="D53">
+        <v>2</v>
+      </c>
+      <c r="E53" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F53" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C54" t="s">
+        <v>4</v>
+      </c>
+      <c r="D54">
+        <v>2</v>
+      </c>
+      <c r="E54" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="F54" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="20" t="s">
+        <v>253</v>
+      </c>
+      <c r="B55" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55" t="s">
+        <v>4</v>
+      </c>
+      <c r="D55">
+        <v>2</v>
+      </c>
+      <c r="E55" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B56" t="s">
+        <v>46</v>
+      </c>
+      <c r="C56" t="s">
+        <v>4</v>
+      </c>
+      <c r="D56">
+        <v>3</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F56" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57" t="s">
+        <v>46</v>
+      </c>
+      <c r="C57" t="s">
+        <v>4</v>
+      </c>
+      <c r="D57">
+        <v>1</v>
+      </c>
+      <c r="E57" s="18">
+        <v>0</v>
+      </c>
+      <c r="F57" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" t="s">
+        <v>4</v>
+      </c>
+      <c r="D58">
+        <v>4</v>
+      </c>
+      <c r="E58" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F58" s="18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="20" t="s">
+        <v>206</v>
+      </c>
+      <c r="B59" t="s">
+        <v>40</v>
+      </c>
+      <c r="C59" t="s">
+        <v>4</v>
+      </c>
+      <c r="D59">
+        <v>3</v>
+      </c>
+      <c r="E59" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="F59" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" t="s">
+        <v>40</v>
+      </c>
+      <c r="C60" t="s">
+        <v>4</v>
+      </c>
+      <c r="D60">
+        <v>3</v>
+      </c>
+      <c r="E60" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F60" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B61" t="s">
+        <v>40</v>
+      </c>
+      <c r="C61" t="s">
+        <v>4</v>
+      </c>
+      <c r="D61">
+        <v>5</v>
+      </c>
+      <c r="E61" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F61" s="18" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B62" t="s">
+        <v>40</v>
+      </c>
+      <c r="C62" t="s">
+        <v>4</v>
+      </c>
+      <c r="D62">
+        <v>1</v>
+      </c>
+      <c r="E62" s="18">
+        <v>0</v>
+      </c>
+      <c r="F62" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B63" t="s">
+        <v>40</v>
+      </c>
+      <c r="C63" t="s">
+        <v>4</v>
+      </c>
+      <c r="D63">
+        <v>2</v>
+      </c>
+      <c r="E63" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B64" t="s">
+        <v>40</v>
+      </c>
+      <c r="C64" t="s">
+        <v>4</v>
+      </c>
+      <c r="D64">
+        <v>1</v>
+      </c>
+      <c r="E64" s="18">
+        <v>0</v>
+      </c>
+      <c r="F64" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="B65" t="s">
+        <v>96</v>
+      </c>
+      <c r="C65" t="s">
+        <v>4</v>
+      </c>
+      <c r="D65">
+        <v>5</v>
+      </c>
+      <c r="E65" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="B66" t="s">
+        <v>96</v>
+      </c>
+      <c r="C66" t="s">
+        <v>4</v>
+      </c>
+      <c r="D66">
+        <v>5</v>
+      </c>
+      <c r="E66" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F66" s="18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B67" t="s">
+        <v>36</v>
+      </c>
+      <c r="C67" t="s">
+        <v>4</v>
+      </c>
+      <c r="D67">
+        <v>2</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F67" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B68" t="s">
+        <v>112</v>
+      </c>
+      <c r="C68" t="s">
+        <v>248</v>
+      </c>
+      <c r="D68">
+        <v>3</v>
+      </c>
+      <c r="E68" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F68" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B69" t="s">
+        <v>101</v>
+      </c>
+      <c r="C69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D69">
+        <v>2</v>
+      </c>
+      <c r="E69" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F69" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B70" t="s">
+        <v>94</v>
+      </c>
+      <c r="C70" t="s">
+        <v>4</v>
+      </c>
+      <c r="D70">
+        <v>4</v>
+      </c>
+      <c r="E70" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F70" s="18" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="20" t="s">
         <v>29</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E13">
+      <c r="B71" t="s">
+        <v>24</v>
+      </c>
+      <c r="C71" t="s">
+        <v>4</v>
+      </c>
+      <c r="D71">
+        <v>3</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F71" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="20" t="s">
+        <v>203</v>
+      </c>
+      <c r="B72" t="s">
+        <v>24</v>
+      </c>
+      <c r="C72" t="s">
+        <v>252</v>
+      </c>
+      <c r="D72">
         <v>5</v>
       </c>
-      <c r="F13" s="18">
+      <c r="E72" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F72" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="20" t="s">
+        <v>247</v>
+      </c>
+      <c r="B73" t="s">
+        <v>24</v>
+      </c>
+      <c r="C73" t="s">
+        <v>248</v>
+      </c>
+      <c r="D73">
+        <v>5</v>
+      </c>
+      <c r="E73" s="18">
         <v>2500</v>
       </c>
-      <c r="G13" s="2" t="s">
-[...16 lines deleted...]
-      <c r="E14">
+      <c r="F73" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B74" t="s">
+        <v>24</v>
+      </c>
+      <c r="C74" t="s">
+        <v>4</v>
+      </c>
+      <c r="D74">
+        <v>5</v>
+      </c>
+      <c r="E74" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B75" t="s">
+        <v>24</v>
+      </c>
+      <c r="C75" t="s">
+        <v>4</v>
+      </c>
+      <c r="D75">
+        <v>5</v>
+      </c>
+      <c r="E75" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C76" t="s">
+        <v>83</v>
+      </c>
+      <c r="D76">
+        <v>5</v>
+      </c>
+      <c r="E76" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F76" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="20" t="s">
+        <v>246</v>
+      </c>
+      <c r="B77" t="s">
+        <v>24</v>
+      </c>
+      <c r="C77" t="s">
+        <v>4</v>
+      </c>
+      <c r="D77">
+        <v>4</v>
+      </c>
+      <c r="E77" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F77" s="18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B78" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" t="s">
+        <v>83</v>
+      </c>
+      <c r="D78">
+        <v>5</v>
+      </c>
+      <c r="E78" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B79" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" t="s">
+        <v>4</v>
+      </c>
+      <c r="D79">
+        <v>5</v>
+      </c>
+      <c r="E79" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F79" s="18" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B80" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D80">
+        <v>5</v>
+      </c>
+      <c r="E80" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F80" s="18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B81" t="s">
+        <v>16</v>
+      </c>
+      <c r="C81" t="s">
+        <v>4</v>
+      </c>
+      <c r="D81">
+        <v>5</v>
+      </c>
+      <c r="E81" s="18">
+        <v>2500</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="B82" t="s">
+        <v>31</v>
+      </c>
+      <c r="C82" t="s">
+        <v>252</v>
+      </c>
+      <c r="D82">
+        <v>4</v>
+      </c>
+      <c r="E82" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F82" s="18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" s="20" t="s">
+        <v>204</v>
+      </c>
+      <c r="B83" t="s">
+        <v>31</v>
+      </c>
+      <c r="C83" t="s">
+        <v>4</v>
+      </c>
+      <c r="D83">
         <v>2</v>
       </c>
-      <c r="F14" s="18" t="s">
-[...801 lines deleted...]
-      <c r="E49">
+      <c r="E83" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="F83" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="B84" t="s">
+        <v>117</v>
+      </c>
+      <c r="C84" t="s">
+        <v>4</v>
+      </c>
+      <c r="D84">
         <v>1</v>
       </c>
-      <c r="F49" s="18">
-[...728 lines deleted...]
-      <c r="G84" s="19"/>
+      <c r="E84" s="18">
+        <v>0</v>
+      </c>
+      <c r="F84" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="B88" s="21"/>
+      <c r="C88" s="21"/>
+      <c r="D88" s="21"/>
+      <c r="E88" s="21"/>
+      <c r="F88" s="21"/>
+      <c r="G88" s="19"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" autoFilter="0"/>
-  <autoFilter ref="A1:G80" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
+  <sheetProtection sort="0" autoFilter="0"/>
+  <autoFilter ref="A1:F84" xr:uid="{00000000-0009-0000-0000-000001000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F84">
+      <sortCondition ref="B1:B84"/>
+    </sortState>
+  </autoFilter>
   <mergeCells count="1">
-    <mergeCell ref="A84:G84"/>
+    <mergeCell ref="A88:F88"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A73" r:id="rId1" xr:uid="{B42B711C-D63C-4448-BA31-6A6006DBA21E}"/>
+    <hyperlink ref="A77" r:id="rId2" xr:uid="{D3DC5BA5-6689-4D5E-BB91-3F2DAD95E2C1}"/>
+    <hyperlink ref="A40" r:id="rId3" xr:uid="{00A77C41-9084-4DB0-B957-4CA9856D03DA}"/>
+    <hyperlink ref="A34" r:id="rId4" xr:uid="{BA33AC95-C1F8-4CE9-B6CF-03505A1280D8}"/>
+    <hyperlink ref="A13" r:id="rId5" xr:uid="{B687B16C-0773-47E0-A09D-03C83FDD5C68}"/>
+    <hyperlink ref="A16" r:id="rId6" xr:uid="{1AC5DD5B-17A8-4199-B7B1-C7E1E720F73C}"/>
+    <hyperlink ref="A67" r:id="rId7" xr:uid="{F9F9053A-6529-44DD-B4FC-8E1782E985DC}"/>
+    <hyperlink ref="A30" r:id="rId8" xr:uid="{787B6E23-05D3-408D-86D4-2A047B641075}"/>
+    <hyperlink ref="A45" r:id="rId9" xr:uid="{AA5A7670-840B-4606-B404-C9CFF1E5718C}"/>
+    <hyperlink ref="A49" r:id="rId10" xr:uid="{68089DCA-9662-4F9B-A463-F2D25EEDC091}"/>
+    <hyperlink ref="A71" r:id="rId11" xr:uid="{6048CF4E-8C78-4157-A211-9B31CBFDC705}"/>
+    <hyperlink ref="A4" r:id="rId12" xr:uid="{F9385D06-7C48-47F5-991C-08DC28929200}"/>
+    <hyperlink ref="A52" r:id="rId13" xr:uid="{5D7424A7-9B52-4C8D-AF45-AFA947AF005F}"/>
+    <hyperlink ref="A31" r:id="rId14" xr:uid="{E8A80605-0E8A-4129-B1DC-75602DEE73C8}"/>
+    <hyperlink ref="A32" r:id="rId15" xr:uid="{DC501EA3-3B5C-44C9-8750-04480AE7CCA5}"/>
+    <hyperlink ref="A68" r:id="rId16" xr:uid="{27FEEB02-600A-43BB-9408-5CDA6E921C0B}"/>
+    <hyperlink ref="A5" r:id="rId17" xr:uid="{07BE22E4-F267-4C11-80D9-CBB23B881E4B}"/>
+    <hyperlink ref="A15" r:id="rId18" xr:uid="{C8A6262E-87FF-4718-BD36-8C47F2289FCA}"/>
+    <hyperlink ref="A58" r:id="rId19" xr:uid="{0846C0CB-AF1D-416A-A299-BE7E8BA3FA20}"/>
+    <hyperlink ref="A59" r:id="rId20" xr:uid="{9F634AE9-B083-46E9-A238-726F9DD0D610}"/>
+    <hyperlink ref="A60" r:id="rId21" xr:uid="{E8C8294F-3815-4302-8CE7-C68A1D825605}"/>
+    <hyperlink ref="A35" r:id="rId22" xr:uid="{E5F1391B-AE48-43AA-9DA3-54D03FD229E3}"/>
+    <hyperlink ref="A56" r:id="rId23" xr:uid="{0FF999D6-2906-4145-AB4A-14E0D67ACF4A}"/>
+    <hyperlink ref="A41" r:id="rId24" xr:uid="{D22FA27E-FB00-4E5D-BBA1-9A9A5B45B803}"/>
+    <hyperlink ref="A2" r:id="rId25" display="CIEE Liberal Arts in Buenos Aires, Argentina" xr:uid="{A98495D0-3549-4D7B-9235-9DAB6F058C60}"/>
+    <hyperlink ref="A20" r:id="rId26" display="CIEE Liberal Arts in Rennes, France" xr:uid="{5EE6C454-8383-4971-B7E7-B9F5EFCF7BF6}"/>
+    <hyperlink ref="A11" r:id="rId27" display="CIEE Liberal Arts in Santiago, Chile" xr:uid="{CAF3F5FE-BB99-44CE-AF53-FE43CEEAC13C}"/>
+    <hyperlink ref="A29" r:id="rId28" xr:uid="{2CB69B3E-63A9-483D-AFB5-486E018A1D96}"/>
+    <hyperlink ref="A78" r:id="rId29" xr:uid="{22E9CD73-E2DE-45DE-8941-A66DEC19D07D}"/>
+    <hyperlink ref="A21" r:id="rId30" xr:uid="{D06A9675-8CC7-4CB6-AA34-D76B347EAB9A}"/>
+    <hyperlink ref="A17" r:id="rId31" xr:uid="{F0C0718A-9D2E-495F-A0F9-99DDEB166302}"/>
+    <hyperlink ref="A65" r:id="rId32" xr:uid="{D89D46E3-0DFD-46B9-9CEE-B6ED28067FB2}"/>
+    <hyperlink ref="A37" r:id="rId33" xr:uid="{8947121D-6410-473D-BA61-2B7DB709FA04}"/>
+    <hyperlink ref="A72" r:id="rId34" xr:uid="{684459B7-4FE3-4289-8546-0C4536535D0E}"/>
+    <hyperlink ref="A22" r:id="rId35" xr:uid="{0D96E0B2-66D7-45A0-A019-512E79813290}"/>
+    <hyperlink ref="A61" r:id="rId36" xr:uid="{96182121-DE1A-4B0E-BFDF-4FD24DBBEA33}"/>
+    <hyperlink ref="A50" r:id="rId37" xr:uid="{1BBE3192-6CF5-4C36-A7F1-0B7765B834B1}"/>
+    <hyperlink ref="A36" r:id="rId38" xr:uid="{735C845C-8E63-4EFE-8FB3-BDC79FFD448D}"/>
+    <hyperlink ref="A62" r:id="rId39" xr:uid="{C1E41613-FCD4-43A4-B990-340852EE43CA}"/>
+    <hyperlink ref="A63" r:id="rId40" xr:uid="{428B700A-1AA1-4C12-A375-4F07C89A3A25}"/>
+    <hyperlink ref="A42" r:id="rId41" xr:uid="{40459974-B2B3-4195-9E5A-290103C424E3}"/>
+    <hyperlink ref="A23" r:id="rId42" xr:uid="{565651F2-308D-4302-A487-8BA3EFCF5315}"/>
+    <hyperlink ref="A74" r:id="rId43" xr:uid="{8EFA0F6D-51A5-4223-8F98-3668D9BF888E}"/>
+    <hyperlink ref="A64" r:id="rId44" xr:uid="{961C6757-B639-411C-8ADC-DBB19888B557}"/>
+    <hyperlink ref="A43" r:id="rId45" xr:uid="{C8ED6FAD-FE5D-4D09-A2AE-65B89B971334}"/>
+    <hyperlink ref="A75" r:id="rId46" xr:uid="{A9498C51-6E9B-4CBF-8402-1ED30E672E37}"/>
+    <hyperlink ref="A7" r:id="rId47" xr:uid="{B693DC43-F830-4470-9C14-F199AFCBF5CB}"/>
+    <hyperlink ref="A12" r:id="rId48" xr:uid="{0EC4CCF2-AAB2-4416-A933-DB848DB33683}"/>
+    <hyperlink ref="A18" r:id="rId49" xr:uid="{C42C038E-0CD1-4AAD-83D5-FD437429A67F}"/>
+    <hyperlink ref="A38" r:id="rId50" xr:uid="{634F8BE4-AF3C-4C4E-8944-E397F090F002}"/>
+    <hyperlink ref="A26" r:id="rId51" xr:uid="{8A75B72D-7A4B-4E8E-9268-DDA368F6C263}"/>
+    <hyperlink ref="A25" r:id="rId52" xr:uid="{A19A256A-8F32-4386-9FF3-577F3F296254}"/>
+    <hyperlink ref="A54" r:id="rId53" xr:uid="{FCE3752A-CA10-4747-9B90-99FD1769BEF4}"/>
+    <hyperlink ref="A48" r:id="rId54" xr:uid="{9CB5D83B-631A-4837-B986-C11BC0B3DFD7}"/>
+    <hyperlink ref="A14" r:id="rId55" xr:uid="{75FAAF0F-4EF6-4144-839C-36DB8D535024}"/>
+    <hyperlink ref="A57" r:id="rId56" xr:uid="{B6DDA4EB-971E-4EC8-B0FC-58D2408658D4}"/>
+    <hyperlink ref="A44" r:id="rId57" xr:uid="{9896CC0C-D423-4EC2-A072-7F99D7FCB081}"/>
+    <hyperlink ref="A51" r:id="rId58" xr:uid="{4CA2CDF1-3C18-47B4-BC0B-CC67D3B599A7}"/>
+    <hyperlink ref="A76" r:id="rId59" xr:uid="{5EFD07A7-255B-49E8-A970-4BA18490DB3C}"/>
+    <hyperlink ref="A79" r:id="rId60" xr:uid="{D8630108-50F5-4AB0-B235-49F1F30BAE04}"/>
+    <hyperlink ref="A10" r:id="rId61" xr:uid="{C7246314-408C-4C6B-AE26-30FBB2D3636E}"/>
+    <hyperlink ref="A46" r:id="rId62" xr:uid="{5D4555AD-558A-43AE-8875-33436A80D91D}"/>
+    <hyperlink ref="A53" r:id="rId63" xr:uid="{1869ADBE-A4DD-491B-957E-4EA4D517E5D5}"/>
+    <hyperlink ref="A69" r:id="rId64" xr:uid="{E0E2BFD5-25FF-4DE6-B3C0-8050FADF6A08}"/>
+    <hyperlink ref="A80" r:id="rId65" xr:uid="{AF24D8B0-B8D5-456A-B3B4-00BB468509D8}"/>
+    <hyperlink ref="A55" r:id="rId66" xr:uid="{E31F1EDA-C28C-4D0F-A233-AF2FC1B2B435}"/>
+    <hyperlink ref="A82" r:id="rId67" xr:uid="{687E10B1-2CEE-4AA6-B9CD-C63FE7CCFE8E}"/>
+    <hyperlink ref="A6" r:id="rId68" xr:uid="{3E124F8E-9CAE-4B3D-B96E-E15728DB2E8E}"/>
+    <hyperlink ref="A8" r:id="rId69" xr:uid="{A13249FF-13A3-456E-8478-B85C2E127545}"/>
+    <hyperlink ref="A9" r:id="rId70" xr:uid="{BC814AEB-FBF8-4E04-A002-E6C2D2715CB0}"/>
+    <hyperlink ref="A70" r:id="rId71" xr:uid="{2BA7F886-3258-477A-ADED-20C253F59AFE}"/>
+    <hyperlink ref="A83" r:id="rId72" xr:uid="{97134EC9-8FF4-4A93-B390-011876130A55}"/>
+    <hyperlink ref="A33" r:id="rId73" xr:uid="{227B1F23-F82B-4E18-B544-22D359051745}"/>
+    <hyperlink ref="A84" r:id="rId74" xr:uid="{0D911B7A-8B79-4917-AEF1-5A95B425F3CC}"/>
+    <hyperlink ref="A47" r:id="rId75" xr:uid="{81D77D2F-441C-4552-9920-B6900B9E7959}"/>
+    <hyperlink ref="A66" r:id="rId76" xr:uid="{D9CC1AC3-C150-4303-96E8-E72B5C885816}"/>
+    <hyperlink ref="A39" r:id="rId77" xr:uid="{0BAF1C3E-A6D5-4652-B1D4-07D196800395}"/>
+    <hyperlink ref="A81" r:id="rId78" xr:uid="{5F6DAAF5-7E80-4B98-9D5F-89DF27BC6B78}"/>
+    <hyperlink ref="A27" r:id="rId79" xr:uid="{0261DE09-DD82-4EFF-98BB-3C08F4708F64}"/>
+    <hyperlink ref="A28" r:id="rId80" xr:uid="{A22A73E3-47CA-487B-B84C-904D817D5454}"/>
+    <hyperlink ref="A24" r:id="rId81" xr:uid="{677EC4F2-1264-4356-AD8E-2A3940DE3848}"/>
+    <hyperlink ref="A3" r:id="rId82" xr:uid="{FD499771-28C0-45C1-A287-DB5DFF08D746}"/>
+    <hyperlink ref="A19" r:id="rId83" xr:uid="{41692BDF-0677-4B49-A3E9-6A24C7FE664E}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId84"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B1:D8"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:D2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.7265625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="22.7265625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="5.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="80" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:4" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-    <row r="3" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+    </row>
+    <row r="3" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="9" t="s">
-        <v>145</v>
+        <v>107</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="8">
         <v>1</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="8">
         <v>2</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="8">
         <v>3</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="8">
         <v>4</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="8">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>231</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <pane ySplit="1" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.81640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="25.26953125" customWidth="1"/>
+    <col min="1" max="1" width="32.85546875" customWidth="1"/>
+    <col min="2" max="3" width="41.28515625" customWidth="1"/>
+    <col min="4" max="4" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>164</v>
+        <v>123</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>212</v>
+        <v>167</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>168</v>
+        <v>127</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A2" s="11" t="s">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="B2" s="10" t="s">
-        <v>170</v>
+        <v>260</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>232</v>
+        <v>183</v>
       </c>
       <c r="D2" s="10" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="90" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
-        <v>167</v>
+        <v>126</v>
       </c>
       <c r="B3" s="10" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="C3" s="12">
         <v>5000</v>
       </c>
       <c r="D3" s="10" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="195" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="120" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A9" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+      <c r="A12" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>223</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
         <v>234</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="D6" s="10" t="s">
+      <c r="B17" s="14" t="s">
         <v>235</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="C17" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
         <v>186</v>
       </c>
-      <c r="B10" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="10" t="s">
+      <c r="B18" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D18" s="14" t="s">
         <v>188</v>
       </c>
-      <c r="D10" s="10" t="s">
-[...18 lines deleted...]
-      <c r="A12" s="11" t="s">
+    </row>
+    <row r="19" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
         <v>189</v>
       </c>
-      <c r="B12" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="10" t="s">
+      <c r="B19" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="C19" s="10" t="s">
         <v>190</v>
       </c>
-      <c r="D12" s="10" t="s">
+      <c r="D19" s="14" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="58" x14ac:dyDescent="0.35">
-[...97 lines deleted...]
-    <row r="20" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
-        <v>204</v>
+        <v>159</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>279</v>
+        <v>225</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>205</v>
+        <v>160</v>
       </c>
       <c r="D20" s="14" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
-        <v>207</v>
+        <v>162</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>280</v>
+        <v>226</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>208</v>
+        <v>163</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A22" s="11" t="s">
-        <v>209</v>
+        <v>164</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>281</v>
+        <v>227</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>210</v>
+        <v>165</v>
       </c>
       <c r="D22" s="14" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="10"/>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="10"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="10"/>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="10"/>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="10"/>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="10"/>
       <c r="B28" s="10"/>
       <c r="C28" s="10"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B29" s="10"/>
       <c r="C29" s="10"/>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection sort="0" autoFilter="0"/>
   <autoFilter ref="A1:D1" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="A3" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
     <hyperlink ref="A4" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
     <hyperlink ref="A5" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
     <hyperlink ref="A6" r:id="rId5" xr:uid="{00000000-0004-0000-0300-000004000000}"/>
     <hyperlink ref="A7" r:id="rId6" xr:uid="{00000000-0004-0000-0300-000005000000}"/>
     <hyperlink ref="A9" r:id="rId7" xr:uid="{00000000-0004-0000-0300-000007000000}"/>
     <hyperlink ref="A10" r:id="rId8" xr:uid="{00000000-0004-0000-0300-000008000000}"/>
     <hyperlink ref="A12" r:id="rId9" xr:uid="{00000000-0004-0000-0300-000009000000}"/>
     <hyperlink ref="A13" r:id="rId10" xr:uid="{00000000-0004-0000-0300-00000A000000}"/>
     <hyperlink ref="A14" r:id="rId11" xr:uid="{00000000-0004-0000-0300-00000B000000}"/>
     <hyperlink ref="A15" r:id="rId12" xr:uid="{00000000-0004-0000-0300-00000C000000}"/>
     <hyperlink ref="A16" r:id="rId13" xr:uid="{00000000-0004-0000-0300-00000D000000}"/>
     <hyperlink ref="A20" r:id="rId14" xr:uid="{00000000-0004-0000-0300-00000E000000}"/>
     <hyperlink ref="A21" r:id="rId15" xr:uid="{00000000-0004-0000-0300-00000F000000}"/>
     <hyperlink ref="A22" r:id="rId16" xr:uid="{00000000-0004-0000-0300-000010000000}"/>
     <hyperlink ref="A18" r:id="rId17" xr:uid="{D1A77322-97BB-423D-9A2C-15BC6033BD29}"/>
     <hyperlink ref="A19" r:id="rId18" xr:uid="{A783351F-9233-4760-A7BB-CA742DA0CCD1}"/>
     <hyperlink ref="A8" r:id="rId19" xr:uid="{8931443D-DE9B-4190-810F-6F8E2A9FA90D}"/>
     <hyperlink ref="A11" r:id="rId20" xr:uid="{FDF7FD2B-4FC7-4EF9-8A65-A3AE6B354194}"/>
     <hyperlink ref="A17" r:id="rId21" xr:uid="{23660BDE-8697-41AE-AD4A-639F920D1882}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>