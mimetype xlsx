--- v0 (2025-12-05)
+++ v1 (2026-04-23)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\finaid_share\Counseling\Spreadsheets\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACE67B77-2916-4A38-8BEB-B0E5B242AC0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CEECBFF4-F9D7-49F2-94D5-51420002A656}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Billed Charges" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C34" i="1" l="1"/>
   <c r="C28" i="1"/>
@@ -377,73 +377,50 @@
   <si>
     <t>Find an estimate in your financial aid offer</t>
   </si>
   <si>
     <t>This is an estimate of what you might spend</t>
   </si>
   <si>
     <t>Student Savings (savings, summer/school year earnings, etc.)</t>
   </si>
   <si>
     <t>Parent Savings (cash, investments, 529 Plans, etc.)</t>
   </si>
   <si>
     <t>Other (family, friends, gifts, etc.)</t>
   </si>
   <si>
     <t xml:space="preserve">conditions of federal loans since federal loans may be more favorable. Grinnell College is not permitted to recommend or endorse any lender. A list of historical lenders is available. You have the right to </t>
   </si>
   <si>
     <t>borrow from any participating lender you choose, even one not on the historical lender list.</t>
   </si>
   <si>
     <t>for this additional cost.</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>Cost may vary based on meal plan selected</t>
   </si>
   <si>
     <r>
       <t>Damage Deposit</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <r>
       <t>Outside Scholarships</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -634,57 +611,80 @@
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">7 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Private and home equity loans have varying interest rates and fees, so this tool is not able to take into consideration actual fees of private loans. Prior to borrowing a private loan, please review terms and </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Enter information in the yellow cells, as applicable, to reduce the estimated remaining balance due in line 55 to $0. </t>
   </si>
   <si>
     <t>2026-2027</t>
   </si>
   <si>
-    <t>Health insurance is estimated based on 2025-26 cost and may be waived; if you plan</t>
-[...4 lines deleted...]
-  <si>
     <t>Includes required books and course materials</t>
+  </si>
+  <si>
+    <t>for health insurance grant/loan, enter "0" in cell C14</t>
+  </si>
+  <si>
+    <t>Health insurance may be waived; if you plan to waive insurance or be eligible</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Housing reflects the basic room cost. Apartment-style housing, including college-owned houses, costs $9,148 for the 2026-27 year. Students eligible for need-based aid will have their grant adjusted to account </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1503,82 +1503,82 @@
   <cols>
     <col min="1" max="1" width="2.85546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="55.28515625" style="27" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" style="27" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="27" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="27" customWidth="1"/>
     <col min="6" max="6" width="75.7109375" style="27" customWidth="1"/>
     <col min="7" max="7" width="38.42578125" style="27" customWidth="1"/>
     <col min="8" max="8" width="16.140625" style="27" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="27" customWidth="1"/>
     <col min="10" max="10" width="14.140625" style="27" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B2" s="78" t="s">
         <v>45</v>
       </c>
       <c r="C2" s="79"/>
       <c r="D2" s="79"/>
       <c r="E2" s="79"/>
       <c r="F2" s="80"/>
     </row>
     <row r="3" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B3" s="58" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C3" s="55"/>
       <c r="D3" s="55"/>
       <c r="E3" s="55"/>
       <c r="F3" s="59"/>
     </row>
     <row r="4" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B4" s="58" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55"/>
       <c r="D4" s="55"/>
       <c r="E4" s="55"/>
       <c r="F4" s="59"/>
     </row>
     <row r="5" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B5" s="60" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="61"/>
       <c r="D5" s="61"/>
       <c r="E5" s="61"/>
       <c r="F5" s="62"/>
     </row>
     <row r="7" spans="2:10" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="52"/>
       <c r="D7" s="51" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E7" s="53"/>
       <c r="F7" s="73" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
     </row>
     <row r="8" spans="2:10" s="3" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B8" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="63"/>
     </row>
@@ -1596,51 +1596,51 @@
       <c r="E9" s="28">
         <v>0</v>
       </c>
       <c r="F9" s="63"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B10" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="23">
         <v>73582</v>
       </c>
       <c r="D10" s="23">
         <f>C10/2</f>
         <v>36791</v>
       </c>
       <c r="E10" s="23">
         <f>C10/2</f>
         <v>36791</v>
       </c>
       <c r="F10" s="64" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B11" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="23">
         <v>572</v>
       </c>
       <c r="D11" s="23">
         <f>C11/2</f>
         <v>286</v>
       </c>
       <c r="E11" s="23">
         <f>C11/2</f>
         <v>286</v>
       </c>
       <c r="F11" s="63"/>
     </row>
     <row r="12" spans="2:10" s="4" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B12" s="26" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="23">
         <v>8316</v>
@@ -1655,104 +1655,104 @@
       </c>
       <c r="F12" s="65" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="48"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B13" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="23">
         <v>9468</v>
       </c>
       <c r="D13" s="23">
         <f>C13/2</f>
         <v>4734</v>
       </c>
       <c r="E13" s="23">
         <f>C13/2</f>
         <v>4734</v>
       </c>
       <c r="F13" s="65" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="28">
-        <v>2527</v>
+        <v>2769</v>
       </c>
       <c r="D14" s="23">
         <f>C14</f>
-        <v>2527</v>
+        <v>2769</v>
       </c>
       <c r="E14" s="23">
         <v>0</v>
       </c>
       <c r="F14" s="66" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="26" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C15" s="23">
         <v>125</v>
       </c>
       <c r="D15" s="23">
         <f>C15</f>
         <v>125</v>
       </c>
       <c r="E15" s="23">
         <v>0</v>
       </c>
       <c r="F15" s="77" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="16" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B16" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="1">
         <f>SUM(C9:C15)</f>
-        <v>94590</v>
+        <v>94832</v>
       </c>
       <c r="D16" s="1">
         <f>SUM(D9:D15)</f>
-        <v>48621</v>
+        <v>48863</v>
       </c>
       <c r="E16" s="1">
         <f>SUM(E9:E15)</f>
         <v>45969</v>
       </c>
       <c r="F16" s="67"/>
     </row>
     <row r="17" spans="2:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="40"/>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="67"/>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B18" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="67"/>
       <c r="G18" s="49"/>
       <c r="H18" s="49"/>
       <c r="I18" s="49"/>
@@ -1947,51 +1947,51 @@
     </row>
     <row r="28" spans="2:10" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="2">
         <f>SUM(C19:C27)</f>
         <v>0</v>
       </c>
       <c r="D28" s="2">
         <f>SUM(D19:D27)</f>
         <v>0</v>
       </c>
       <c r="E28" s="2">
         <f>SUM(E19:E27)</f>
         <v>0</v>
       </c>
       <c r="F28" s="65"/>
       <c r="G28" s="31"/>
       <c r="H28" s="27"/>
       <c r="I28" s="27"/>
       <c r="J28" s="27"/>
     </row>
     <row r="29" spans="2:10" s="4" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B29" s="8" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C29" s="46"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="68" t="s">
         <v>44</v>
       </c>
       <c r="G29" s="31"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
     </row>
     <row r="30" spans="2:10" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="28">
         <v>0</v>
       </c>
       <c r="D30" s="21">
         <f t="shared" ref="D30:D33" si="2">C30/2</f>
         <v>0</v>
       </c>
       <c r="E30" s="21">
         <f t="shared" ref="E30:E33" si="3">C30/2</f>
@@ -2079,150 +2079,150 @@
       </c>
       <c r="F34" s="65"/>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="27"/>
       <c r="J34" s="27"/>
     </row>
     <row r="35" spans="2:10" s="5" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="34"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="36"/>
       <c r="F35" s="70"/>
     </row>
     <row r="36" spans="2:10" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="70"/>
     </row>
     <row r="37" spans="2:10" s="5" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B37" s="26" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C37" s="28">
         <v>0</v>
       </c>
       <c r="D37" s="21">
         <f>C37/2*0.98943</f>
         <v>0</v>
       </c>
       <c r="E37" s="21">
         <f>C37/2*0.98943</f>
         <v>0</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="38" spans="2:10" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="26" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C38" s="28">
         <v>0</v>
       </c>
       <c r="D38" s="21">
         <f>C38/2*0.98943</f>
         <v>0</v>
       </c>
       <c r="E38" s="21">
         <f>C38/2*0.98943</f>
         <v>0</v>
       </c>
       <c r="F38" s="68"/>
     </row>
     <row r="39" spans="2:10" s="5" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B39" s="26" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C39" s="28">
         <v>0</v>
       </c>
       <c r="D39" s="21">
         <f>C39/2</f>
         <v>0</v>
       </c>
       <c r="E39" s="21">
         <f>C39/2</f>
         <v>0</v>
       </c>
       <c r="F39" s="71"/>
     </row>
     <row r="40" spans="2:10" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="2">
         <f>SUM(C37:C39)</f>
         <v>0</v>
       </c>
       <c r="D40" s="2">
         <f>SUM(D37:D39)</f>
         <v>0</v>
       </c>
       <c r="E40" s="2">
         <f>SUM(E37:E39)</f>
         <v>0</v>
       </c>
       <c r="F40" s="71"/>
     </row>
     <row r="41" spans="2:10" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C41" s="21"/>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
       <c r="F41" s="72"/>
     </row>
     <row r="42" spans="2:10" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="10" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C42" s="28">
         <v>0</v>
       </c>
       <c r="D42" s="21">
         <f>C42/2*0.95772</f>
         <v>0</v>
       </c>
       <c r="E42" s="21">
         <f>C42/2*0.95772</f>
         <v>0</v>
       </c>
       <c r="F42" s="71" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="43" spans="2:10" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B43" s="10" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C43" s="28">
         <v>0</v>
       </c>
       <c r="D43" s="21">
         <f>C43/2</f>
         <v>0</v>
       </c>
       <c r="E43" s="21">
         <f>C43/2</f>
         <v>0</v>
       </c>
       <c r="F43" s="70"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
     </row>
     <row r="44" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B44" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="2">
         <f>SUM(C42:C43)</f>
         <v>0</v>
@@ -2371,55 +2371,55 @@
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B54" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="2">
         <f>C53</f>
         <v>0</v>
       </c>
       <c r="D54" s="2">
         <f>D53</f>
         <v>0</v>
       </c>
       <c r="E54" s="2">
         <f>E53</f>
         <v>0</v>
       </c>
       <c r="F54" s="71"/>
     </row>
     <row r="55" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B55" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C55" s="13">
         <f>C16-C28-C34-C40-C44-C50-C54</f>
-        <v>94590</v>
+        <v>94832</v>
       </c>
       <c r="D55" s="13">
         <f>D16-D28-D34-D40-D44-D50-D54</f>
-        <v>48621</v>
+        <v>48863</v>
       </c>
       <c r="E55" s="13">
         <f>E16-E28-E34-E40-E44-E50-E54</f>
         <v>45969</v>
       </c>
       <c r="F55" s="65"/>
     </row>
     <row r="56" spans="2:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="34"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="36"/>
       <c r="F56" s="65"/>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B57" s="23"/>
       <c r="C57" s="37" t="s">
         <v>4</v>
       </c>
       <c r="D57" s="38"/>
       <c r="E57" s="39"/>
       <c r="F57" s="65" t="s">
         <v>57</v>
       </c>
     </row>
@@ -2506,108 +2506,108 @@
       <c r="E62" s="2">
         <f>SUM(E59:E61)</f>
         <v>550</v>
       </c>
       <c r="F62" s="74" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B63" s="57"/>
       <c r="C63" s="56"/>
       <c r="D63" s="56"/>
       <c r="E63" s="56"/>
     </row>
     <row r="64" spans="2:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B64" s="82" t="s">
         <v>43</v>
       </c>
       <c r="C64" s="82"/>
       <c r="D64" s="82"/>
       <c r="E64" s="82"/>
       <c r="F64" s="82"/>
     </row>
     <row r="65" spans="2:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="54" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="C65" s="54"/>
       <c r="D65" s="54"/>
       <c r="E65" s="54"/>
       <c r="F65" s="54"/>
       <c r="G65" s="33"/>
     </row>
     <row r="66" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B66" s="54" t="s">
         <v>66</v>
       </c>
       <c r="C66" s="54"/>
       <c r="D66" s="54"/>
       <c r="E66" s="54"/>
       <c r="F66" s="54"/>
       <c r="G66" s="33"/>
     </row>
     <row r="67" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B67" s="54" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C67" s="54"/>
       <c r="D67" s="54"/>
       <c r="E67" s="54"/>
       <c r="F67" s="54"/>
       <c r="G67" s="33"/>
     </row>
     <row r="68" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B68" s="82" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C68" s="82"/>
       <c r="D68" s="82"/>
       <c r="E68" s="82"/>
       <c r="F68" s="82"/>
     </row>
     <row r="69" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B69" s="82" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C69" s="82"/>
       <c r="D69" s="82"/>
       <c r="E69" s="82"/>
       <c r="F69" s="82"/>
     </row>
     <row r="70" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="82" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C70" s="82"/>
       <c r="D70" s="82"/>
       <c r="E70" s="82"/>
       <c r="F70" s="82"/>
     </row>
     <row r="71" spans="2:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="54" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G71" s="33"/>
     </row>
     <row r="72" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B72" s="54" t="s">
         <v>64</v>
       </c>
       <c r="C72" s="50"/>
       <c r="D72" s="50"/>
       <c r="E72" s="50"/>
       <c r="F72" s="50"/>
       <c r="G72" s="33"/>
     </row>
     <row r="73" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B73" s="76" t="s">
         <v>65</v>
       </c>
       <c r="C73" s="50"/>
       <c r="D73" s="50"/>
       <c r="E73" s="50"/>
       <c r="F73" s="50"/>
       <c r="G73" s="33"/>
     </row>
     <row r="74" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B74" s="50"/>
@@ -2634,50 +2634,59 @@
     <hyperlink ref="F30" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="F53:F54" r:id="rId7" display="More information on payment plan" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="F15" r:id="rId8" display="insurance grant/loan, enter &quot;0&quot; in cell C14" xr:uid="{85A208BD-78E3-4AFA-88E4-BC705DACA57F}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId9"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC0A9A2F716AD3429A176BCB84189EE9" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8f12d17a91e51c329f5d27be5b283fe4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7996cafe-927d-428a-af50-fa7088e66df1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f478a221ae6f8cb72f4b0841cb1b6be" ns3:_="">
     <xsd:import namespace="7996cafe-927d-428a-af50-fa7088e66df1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7996cafe-927d-428a-af50-fa7088e66df1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -2783,87 +2792,78 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E4B6EF9-FAFA-4EF9-985B-D0EF890F0E69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE9ECEBC-0A7D-436F-8A89-3105FD7974F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7996cafe-927d-428a-af50-fa7088e66df1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1D49E3B-9F6B-4E8F-9FB3-FCD7059BE564}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="7996cafe-927d-428a-af50-fa7088e66df1"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>